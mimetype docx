--- v0 (2026-05-04)
+++ v1 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/devinci_precast.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_5BC515" descr="https://www.arcat.com/clients/gfx/devinci_precast.png"/>
+              <wp:docPr id="1" name="Picture rId_533CD6" descr="https://www.arcat.com/clients/gfx/devinci_precast.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_5BC515" descr="https://www.arcat.com/clients/gfx/devinci_precast.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_533CD6" descr="https://www.arcat.com/clients/gfx/devinci_precast.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_5BC515"/>
+                      <a:blip r:link="rId_533CD6"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,71 +181,71 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the Precast Architectural Concrete of DeVinci Precast LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4520 MacArthur Blvd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Oklahoma City, OK 73179</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: (405) 680-5600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_18851B_1" w:history="1">
+      <w:hyperlink r:id="rId_450B7D_1" w:history="1">
         <w:tooltip>info@devinciprecast.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>info@devinciprecast.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_18851B_2" w:history="1">
+      <w:hyperlink r:id="rId_450B7D_2" w:history="1">
         <w:tooltip>https://devinciprecast.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://devinciprecast.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>[Click Here] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>DeVinci has been producing precast architectural concrete, GFRC, and cast stone sinceCurrently located on a 6+ acre complex with over 32,000 sq. ft. of indoor manufacturing, DeVinci continues to be a leader in the cast stone and GFRC industry through innovation, craftsmanship, superior customer service, integrity, and continual improvement. Design professionals choose to specify DeVinci Precast when projects demand state of the art technology combined with old world craftmanship, or just peace of mind that materials will be delivered when promised.</w:t>
       </w:r>
       <w:r>
@@ -1975,66 +1975,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4520 S. MacArthur Blvd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Oklahoma City, OK 73179</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 405-680-5600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 405-680-5614</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8024D5_1" w:history="1">
+      <w:hyperlink r:id="rId_DE6975_1" w:history="1">
         <w:tooltip>request info (ericsutliff@devinciprecast.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (ericsutliff@devinciprecast.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8024D5_2" w:history="1">
+      <w:hyperlink r:id="rId_DE6975_2" w:history="1">
         <w:tooltip>https://devinciprecast.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://devinciprecast.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5337,75 +5337,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_5BC515"
+  Id="rId_533CD6"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/devinci_precast.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_18851B_1"
+  Id="rId_450B7D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:info@devinciprecast.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_18851B_2"
+  Id="rId_450B7D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://devinciprecast.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8024D5_1"
+  Id="rId_DE6975_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=DeVinci%252BPreCast&amp;message=RE%253A%2520Spec%2520Question%2520(03450dvp)%253A%2520&amp;coid=42066&amp;spec=03450dvp&amp;rep=&amp;fax=405-680-5614"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8024D5_2"
+  Id="rId_DE6975_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://devinciprecast.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>