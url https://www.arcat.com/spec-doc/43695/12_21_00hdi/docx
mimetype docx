--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/hunterwn.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0D596E" descr="https://www.arcat.com/clients/gfx/hunterwn.png"/>
+              <wp:docPr id="1" name="Picture rId_9E2882" descr="https://www.arcat.com/clients/gfx/hunterwn.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0D596E" descr="https://www.arcat.com/clients/gfx/hunterwn.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_9E2882" descr="https://www.arcat.com/clients/gfx/hunterwn.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0D596E"/>
+                      <a:blip r:link="rId_9E2882"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,139 +138,139 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2025 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2025 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Hunter Douglas Architectural Window Coverings; 1 inch and 2 inch (25 mm and 50 mm), aluminum, horizontal blinds, faux wood horizontal blinds, and vertical blinds.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Hunter Douglas Architectural Window Coverings, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>9900 Gidley St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>El Monte, CA 91731</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-727-8953</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-205-9819</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_03595A_1" w:history="1">
+      <w:hyperlink r:id="rId_26B074_1" w:history="1">
         <w:tooltip>request info (info@hunterdouglas.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@hunterdouglas.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_03595A_2" w:history="1">
+      <w:hyperlink r:id="rId_26B074_2" w:history="1">
         <w:tooltip>https://www.hunterdouglasarchitectural.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.hunterdouglasarchitectural.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_03595A_3" w:history="1">
+      <w:hyperlink r:id="rId_26B074_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For more than 80 years, the architecture and design community has specified contract products from Hunter Douglas, the world leader in window coverings and a major manufacturer of architectural products. Our tradition of bringing breakthrough products to market makes us the company of choice for an array of contract solutions, including innovative systems for interior and exterior window coverings, acoustical and metal ceilings, solar control, and facades. We are continually seeking, testing and developing new concepts and products that will enable us to meet ever-more-demanding standards of performance.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our spring-tempered aluminum slats offer best-in-class resilience to withstand the toughest treatment. We offer an innovative range of finishes and dozens of colors, including our Thermostop, perforated, and mirror finishes.</w:t>
       </w:r>
     </w:p>
@@ -671,79 +671,79 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Samples:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fabric: Submit 2 sets of samples, representing manufacturers standard options for shade cloth.</w:t>
-[...13 lines deleted...]
-        <w:t>Slats: Submit 2 sets of samples, 6 inches (152.4 mm) long, representing manufacturers standard range of finishes available.</w:t>
+        <w:t>Fabric: Submit Two (2) sets of samples, representing manufacturer's standard options for shade cloth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slats: Submit Two (2) sets of samples, 6 inches (152.4 mm) long, representing manufacturer's standard range of finishes available.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: 2 samples each, representing actual finishes specified.</w:t>
+        <w:t>Verification Samples: Two (2) samples each, representing actual finishes specified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete samples not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Component Finishes.</w:t>
       </w:r>
@@ -821,149 +821,149 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum of 10 years documented experience.</w:t>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum of Ten (10) years documented experience.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installer Qualifications: Company specializing in performing Work of this section with prior experience, demonstrated performance, and acceptance of requirements of manufacturer, subsidiary, or licensed agent. Installer shall be responsible for an acceptable installation.</w:t>
+        <w:t>Installer Qualifications: Company specializing in performing Work of this section with prior experience, demonstrated performance, and acceptance of requirements of manufacturer, subsidiary, or licensed agent. Installer will be responsible for an acceptable installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Flame-resistant materials shall pass or exceed one or more of the following tests:</w:t>
-[...13 lines deleted...]
-        <w:t>National Fire Protection Association (NFPA) 701 (small scale for horizontal applications).</w:t>
+        <w:t>Flame-resistant materials will pass or exceed one or more of the following tests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>National Fire Protection Association (NFPA) 701; small scale for horizontal applications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Department of Transportation Motor Vehicle Safety Standard 302 Flammability of Interior Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>California Administrative Code Title 19.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Federal Standard 191 Method 5903 (used by Port Authority of New York and New Jersey for drapery, curtain, and upholstery material).</w:t>
+        <w:t>Federal Standard 191 Method 5903; used by Port Authority of New York and New Jersey for drapery, curtain, and upholstery material.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Boston Fire Department Test BFD IX-1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1069,51 +1069,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRE-INSTALLATION CONFERENCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees will include Architect, Contractor and trades involved. Agenda will include schedule, responsibilities, critical path items and approvals.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1153,176 +1153,121 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Maintain environmental conditions such as temperature, humidity, and ventilation within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Building shall be enclosed; windows, frames and sills shall be installed and glazed.</w:t>
-[...27 lines deleted...]
-        <w:t>Ceilings, window pockets, electrical and mechanical work above window covering shall be complete.</w:t>
+        <w:t>Building will be enclosed; windows, frames and sills will be installed and glazed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wet work will be complete and dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ceilings, window pockets, electrical and mechanical work above window covering will be complete.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Acceptable Manufacturer: Hunter Douglas Architectural Window Coverings, which is located at:</w:t>
-[...54 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Acceptable Manufacturer: Hunter Douglas Architectural, 9900 Gidley St., El Monte, CA 91731; ASD Toll Free Tel: 800-727-8953; Fax: 800-205-9819; Email: info@hunterdouglas.com; Web: www.hunterdouglasarchitectural.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 Section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
@@ -1382,177 +1327,187 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Materials: Steel headrail and aluminum blind.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Size specifications:</w:t>
-[...13 lines deleted...]
-        <w:t>Width: Minimum 10-1/2 inches (266.7 mm) to maximum 120 inches (3048 mm), 144 inches (3657.6 mm) with 2 slats on one headrail.</w:t>
+        <w:t>Size Specifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Width: Minimum 10-1/2 inches (266.7 mm) to maximum 120 inches (3048 mm), 144 inches (3657.6 mm) with Two (2) slats on one (1) headrail.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Height: Minimum 12 inches (304.8 mm) to maximum 84 inches (2133.6 mm) fully operable. Maximum 130 inches (3302 mm) partially operable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Slats: Aluminum, 1 inch (25.4 mm), 0.008 gauge in dust resistant finish.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Slat Support: Corded, braided ladder, 0.055 inch (1.4 mm), at 0.86 inch (22 mm) spacing.</w:t>
+        <w:t>Slat Support: Corded, braided ladder, 0.055 inch (1.4 mm) at 0.86 inch (22 mm) spacing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Headrail: Integrated valance, curved steel at 1-3/8 x 1-3/8 inch (34.9 x 34.9 mm), 0.024 gauge.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...52 lines deleted...]
-        <w:t>Tilting mechanism: Wand tilt.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete valance option if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Valance: Two (2) slat channel valance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bottom Rail (WxH): 1-1/2 x 1-1/8 inch (38.1 x 28.6 mm) steel bottom rail with end cap, optional hold downs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lifting Mechanism: Cordless lift with balanced spring motor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tilting Mechanism: Wand tilt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Standard clear wand.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1574,65 +1529,65 @@
         <w:rPr/>
         <w:t>Locate at heights indicated on approved Shop Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mounting Hardware:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete following option not required.</w:t>
-[...13 lines deleted...]
-        <w:t>Box Bracket dimension 1-1/2 x 1-1/4 inch (31.8 x 31.75 mm). Support brackets as required by blind width.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete the following options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Box Bracket Dimension: 1-1/2 x 1-1/4 inch (31.8 x 31.75 mm). Support brackets as required by blind width.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hidden Brackets.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1696,219 +1651,229 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Slat Finish: Selected from standard selection.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Slat Support: braided ladders shall be color coordinated with slat.</w:t>
+        <w:t>Slat Support: Braided ladders will be color coordinated with slat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: Riviera Commercial 2 inch (50.8 mm) Aluminum Horizontal Blind, as manufactured by Hunter Douglas Architectural.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Materials: Steel headrail and aluminum blind.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Size specifications:</w:t>
-[...13 lines deleted...]
-        <w:t>Width: Minimum 10-1/2 inches (266.7 mm) to maximum 120 inches (3048 mm), 144 inches (3657.6 mm) with 2 on one headrail.</w:t>
+        <w:t>Size Specifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Width: Minimum 10-1/2 inches (266.7 mm) to maximum 120 inches (3048 mm), 144 inches (3657.6 mm) with Two (2) slats on one (1) headrail.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Height: Minimum 12 inches (304.8 mm) to maximum 84 inches (2133.6 mm) fully operable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Slats: Aluminum, 2 inch (50.8 mm) 0.008 gauge in dust resistant finish.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Slat support: Corded, braided ladder, 0.055 inch (1.4 mm) at 1.65 inch (42 mm) spacing.</w:t>
+        <w:t>Slat Support: Corded, braided ladder, 0.055 inch (1.4 mm) at 1.65 inch (42 mm) spacing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Headrail: Square steel head rail at (WxD): 2-1/4 x 1-1/2 inch (57.1 x 38.1 mm), 0.024 gauge.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...10 lines deleted...]
-        <w:t>Valance: Optional 2 slat channel valance.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete valance option if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Valance: Two (2) slat channel valance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Bottom Rail (WxH): 2 x 1-1/8 inch (50.8 x 28.6 mm) steel bottom rail with end cap, optional hold downs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lifting mechanism: Cordless lift with balanced spring motor.</w:t>
-[...13 lines deleted...]
-        <w:t>Tilting mechanism: Wand tilt.</w:t>
+        <w:t>Lifting Mechanism: Cordless lift with balanced spring motor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tilting Mechanism: Wand tilt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Standard clear wand.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1948,51 +1913,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mounting Hardware:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Box Bracket dimension (HxD): 2-1/2 x 1-1/4 inch (63.5 x 31.8 mm). Support brackets as required by blind width.</w:t>
+        <w:t>Box Bracket Dimension (HxD): 2-1/2 x 1-1/4 inch (63.5 x 31.8 mm). Support brackets as required by blind width.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer for available colors.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Finishes:</w:t>
       </w:r>
@@ -2000,51 +1965,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Slat Finish: Selected from standard selection.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Slat Support: braided ladders shall be color coordinated with slat.</w:t>
+        <w:t>Slat Support: Braided ladders will be color coordinated with slat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Fabrication:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2160,93 +2125,93 @@
         <w:rPr/>
         <w:t>Headrail: U-shaped low profile PVC headrail measuring 1-1/2 x 2-1/4 inches (38.1 x 57.15 mm), with steel reinforcing for lengths over 60 inches (1524 mm). Internally fit with components required for specified performance and designed for smooth, quiet, trouble-free operation. Headrail finish to coordinate with slats. Ends fitted with end lock with adjustable tab for centering blinds.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Bottom Rail:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete one of the two choices.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete one of the two bottom rail options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cordless XL (WxD): 2 x 3/4 inch (50.8 x 19.1 mm) polymer trapezoid shape.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cord Lift &amp; Lock (WxD): 2 x 1 inch (50.8 x 25.4 mm) vinyl.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Color-coordinated engineered polymer tape buttons secure the ladder and cord. Finish to be manufacturers standard colors or stained finish to match slats.</w:t>
+        <w:t>Color-coordinated engineered polymer tape buttons secure the ladder and cord. Finish to be manufacturer's standard colors or stained finish to match slats.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lifting Mechanism:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete lifting option not required. Coordinate with bottom rail selected.</w:t>
       </w:r>
@@ -2254,75 +2219,75 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cordless XL. Blinds are raised and lowered by moving the bottom rail to desired position in the opening.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Cord Lift &amp; Lock: Press a button on the color-coordinated aluminum bottomrail to lift and lower the blind. Release the button to lock the blinds in place. Lift only, not tilt, still requires a wand for tilting.</w:t>
+        <w:t>Cord Lift &amp; Lock: Press a button on the color-coordinated aluminum bottom rail to lift and lower the blind. Release the button to lock the blinds in place. Lift only, not tilt, still requires a wand for tilting.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Tilting Mechanism: Rounded 7/16 inch (11.1 mm) diameter constructed of quality selected hardwood to match slats and detachable without tools. Wand tilt - left side only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Select finish required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Select tiling mechanism finish required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Finish: Stained and lacquered.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2330,693 +2295,733 @@
         <w:rPr/>
         <w:t>Finish: Painted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mounting Hardware: Manufacturer's standard 0.030 inch (0.8 mm) steel box brackets with baked-on polyester finish to match headrail with additional support brackets for blinds over 48 inch (1219.2 mm) width.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete valance style options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Valance: Crafted polystyrene based polymer with finish to match slats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Style: 3 inch (76.2 mm) Standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Style: 3 inch (76.2 mm) Cresent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Style: 3 inch (76.2 mm) Modern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Style: 4-1/2 inch (114.3 mm) Modern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Consult manufacturer for available colors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finishes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slat Finish: Selected from standard selection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slat Support: Braided ladders will be color coordinated with slat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fabrication: Blind measurements will be accurate to within + 1/8 inch (3.2 mm) or as recommended in writing by manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VERTICAL BLINDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Basis of Design: Contract Vertical Blind as manufactured by Hunter Douglas Architectural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Louvers: Vinyl extruded from PVC 3-1/2 inches (88.9 mm) width x 0.032 inches (0.8 mm) maximum thickness with standard overlap of not less than 3/8 inches (9.5 mm) and stacking 7/32 inches (5.6 mm) apart. Curved 0.008 inches (0.2 mm) gauge 3-1/2 inches (88.9 mm) width heat-treated extruded aluminum, dip coated with baked polyester coating. Finish with manufacturer's standard colors selected by architect from manufacturer's available contract colors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Channel: Standard type (PermaTrak) measuring 1-3/4 x 1-5/16 x 0.045 inch (44.45 x 33.33 x 1.1 mm) depth constructed of anodized aluminum. Internally fit with 00.24 inch (6.1 mm) diameter heavy-duty extruded aluminum tilt rod, engineered polymer carrier trucks, end caps and components required for specified performance and designed for smooth, quiet, trouble-free operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carrier Trucks: Engineered polymer 7/16 inch (11.1 mm) depth and 1-5/8 inch (41.3 mm) width with wheels and worm-and-spur gears to ensure rotation with perfect alignment and synchronization. Solid molded engineered thermal plastic asymmetrical carrier stems provide ease of louver installation and removal. Wheel-less lead carrier moves along elongated bearing surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete tilt chain type not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rotation: Standard #6 qualified nickel-plated brass tilt chain providing 180 degrees direct rotation by activating tilt gear within end cap assembly which actuates heavy-duty extruded aluminum tilt rod and worm-and-spur gears in carrier trucks. Locate on either side of individual blind unit as per architect's request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rotation for Heavy Duty or Large Applications: Standard #10 qualified nickel-plated brass tilt chain providing 180 degrees direct rotation by activating tilt gear with covered end cap assembly and 3 to 1 ratio which actuates heavy-duty extruded aluminum tilt rod and worm-and-spur gears in carrier trucks. Located on either side of individual blind unit as per architect's request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Traversing: Stretch resistant, non-fraying, and lint free lock nit polyester cord to provide traversing capabilities for side, center, and off-center draws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mounting Hardware: Manufacturer's standard L- bracket with clip for outside mounts, and clip only for inside mounts to provide required support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Valance: Crafted polystyrene based polymer with finish to match slats.</w:t>
-[...55 lines deleted...]
-        <w:t>Style: 4-1/2 inch (114.3 mm) Modern.</w:t>
+        <w:t>Options:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Valance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wand Control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motorization &amp; Specialty Track (Anodized Aluminum) Headrail Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Paramount Headrail System.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Consult manufacturer for available colors.</w:t>
-[...125 lines deleted...]
-        <w:t>Carrier Trucks: Engineered polymer 7/16 inch (11.1 mm) depth and 1-5/8 inch (41.3 mm) width with wheels and worm-and-spur gears to ensure rotation with perfect alignment and synchronization. Solid molded engineered thermal plastic asymmetrical carrier stems provide ease of louver installation and removal. Wheel-less lead carrier moves along elongated bearing surface.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete louver finish and size options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: PVC Curved 3-1/2 inches (88.9 mm):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete tilt chain type not required.</w:t>
-[...55 lines deleted...]
-        <w:t>Mounting Hardware: Manufacturer's standard L- bracket with clip for outside mounts, and clip only for inside mounts to provide required support.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete colors not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Off-White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Ivory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Grey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: PVC Flat 3-1/2 inches (88.9 mm):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete options not required.</w:t>
-[...69 lines deleted...]
-        <w:t>Paramount Headrail System.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete colors not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Off-White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Ivory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Grey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: Flat 3-1/2 inches (88.9 mm) with 13 percent Perforated:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete style, size, and colors not required.</w:t>
-[...13 lines deleted...]
-        <w:t>Finish: PVC Curved 3-1/2 inches (88.9 mm):</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete colors not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: White.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Color: Ivory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Grey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: Aluminum Curved 3-1/2 inches (88.9 mm):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete colors not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Color: Off-White.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Color: Ivory.</w:t>
-[...180 lines deleted...]
-        <w:rPr/>
         <w:t>Color: Onyx.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Zinc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Zinc Perforated.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fabrication: Blind measurements shall be accurate to within + 1/8 inch (3.2 mm) or as recommended in writing by manufacturer.</w:t>
+        <w:t>Fabrication: Blind measurements will be accurate to within + 1/8 inch (3.2 mm) or as recommended in writing by manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -4086,83 +4091,71 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0D596E"
+  Id="rId_9E2882"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/hunterwn.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_03595A_1"
+  Id="rId_26B074_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Hunter%252BDouglas%252BArchitectural%252BWindow%252BCoverings&amp;message=RE%253A%2520Spec%2520Question%2520(12490hdi)%253A%2520&amp;coid=43695&amp;spec=12490hdi&amp;rep=&amp;fax=800-205-9819"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_03595A_2"
+  Id="rId_26B074_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.hunterdouglasarchitectural.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_03595A_3"
+  Id="rId_26B074_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/hunter-douglas-architectural-window-coverings-43695"
-  TargetMode="External"
-[...10 lines deleted...]
-  Target="https://www.hunterdouglasarchitectural.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>