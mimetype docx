--- v0 (2026-02-27)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/glassflo.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2076450" cy="847725"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0EB3C8" descr="https://www.arcat.com/clients/gfx/glassflo.png"/>
+              <wp:docPr id="1" name="Picture rId_27FC07" descr="https://www.arcat.com/clients/gfx/glassflo.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0EB3C8" descr="https://www.arcat.com/clients/gfx/glassflo.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_27FC07" descr="https://www.arcat.com/clients/gfx/glassflo.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0EB3C8"/>
+                      <a:blip r:link="rId_27FC07"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2076450" cy="847725"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Glass Flooring Systems, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6 Aaron Way</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Sparta, NJ 07871</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 862-701-5320</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9118CA_1" w:history="1">
+      <w:hyperlink r:id="rId_150BA6_1" w:history="1">
         <w:tooltip>request info (info@glassflooringsystems.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@glassflooringsystems.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9118CA_2" w:history="1">
+      <w:hyperlink r:id="rId_150BA6_2" w:history="1">
         <w:tooltip>https://www.glassflooringsystems.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.glassflooringsystems.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9118CA_3" w:history="1">
+      <w:hyperlink r:id="rId_150BA6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Glass Flooring Systems specializes in complete walkable-skylights and glass-flooring systems. Our patented framing systems have a host of innovative features that fully address the shortcomings in traditional glass floors and skylights. As the industry leader in structural walk-on glass, we not only offer innovative walkable glass products, we provide an extensive array of glass-floor components and offer unbeatable product support.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Headquartered in Whippany, NJ, Glass Flooring Systems is a full-service manufacturing firm that designs, produces, assembles, and ships walkable skylights and glass-flooring products anywhere in the world. Why do we lead the industry? Because we not only design and build walkable glass systems, we've also had all our products independently tested and approved for listing with the NFRC, Energy Star, and Florida Product Approval. We do this to ensure we're providing superior quality and to make it as easy and seamless as possible for our products to be integrated into your designs.</w:t>
       </w:r>
       <w:r>
@@ -1600,66 +1600,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer:  Glass Flooring Systems, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6 Aaron Way</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Sparta, NJ 07871</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 862-701-5320</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_813CAC_1" w:history="1">
+      <w:hyperlink r:id="rId_DAB8B3_1" w:history="1">
         <w:tooltip>request info (info@glassflooringsystems.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@glassflooringsystems.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_813CAC_2" w:history="1">
+      <w:hyperlink r:id="rId_DAB8B3_2" w:history="1">
         <w:tooltip>https://www.glassflooringsystems.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.glassflooringsystems.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8056,81 +8056,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0EB3C8"
+  Id="rId_27FC07"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/glassflo.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9118CA_1"
+  Id="rId_150BA6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Glass%252BFlooring%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(09683gfs)%253A%2520&amp;coid=50268&amp;spec=09683gfs&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9118CA_2"
+  Id="rId_150BA6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.glassflooringsystems.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9118CA_3"
+  Id="rId_150BA6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/glass-flooring-systems-50268"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_813CAC_1"
+  Id="rId_DAB8B3_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Glass%252BFlooring%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(09683gfs)%253A%2520&amp;coid=50268&amp;spec=09683gfs&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_813CAC_2"
+  Id="rId_DAB8B3_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.glassflooringsystems.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>