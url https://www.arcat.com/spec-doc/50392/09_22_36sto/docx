--- v0 (2026-03-27)
+++ v1 (2026-04-22)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/stockton.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_E0665F" descr="https://www.arcat.com/clients/gfx/stockton.png"/>
+              <wp:docPr id="1" name="Picture rId_20D765" descr="https://www.arcat.com/clients/gfx/stockton.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_E0665F" descr="https://www.arcat.com/clients/gfx/stockton.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_20D765" descr="https://www.arcat.com/clients/gfx/stockton.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_E0665F"/>
+                      <a:blip r:link="rId_20D765"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,109 +191,109 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Las Vegas, NV 89131</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-862-5866</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 702-651-1721</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 702-651-1303</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3EEF7D_1" w:history="1">
+      <w:hyperlink r:id="rId_21F9E2_1" w:history="1">
         <w:tooltip>request info (office@stocktonproducts.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (office@stocktonproducts.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3EEF7D_2" w:history="1">
+      <w:hyperlink r:id="rId_21F9E2_2" w:history="1">
         <w:tooltip>http://www.stocktonproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.stocktonproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3EEF7D_3" w:history="1">
+      <w:hyperlink r:id="rId_21F9E2_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>For over 70 years, Stockton Products has been serving the unique and specialty product needs of the construction industry. Starting with the industry changing welded wire CornerAid products for stucco reinforcement, Stockton Products® has continued to innovate solution-based products to meet the continued needs of the construction industry and new evolving building systems and styles.</w:t>
+        <w:t>For over 70 years, Stockton Products has been serving the unique and specialty product needs of the construction industry. Starting with the industry changing welded wire CornerAid products for stucco reinforcement, Stockton Products has continued to innovate solution-based products to meet the continued needs of the construction industry and new evolving building systems and styles.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our products are widely used by the Sheet Metal, Framing, Lathing, Plaster and Drywall trades as well as specialty Cladding systems, Fiber Cement Panel systems, Rain Screen, Architectural panels, Moisture Management and Air Barrier systems.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We can precision laser cut, punch, brake form, weld, and roll form galvanized steel, stainless steel, copper, zinc and aluminum in stock shapes and custom sizes as well as offer a complete line of extruded aluminum moldings in a variety of finishes in both stock and custom shapes. We can curve, vent, and fabricate weep holes and slots in most of our trims and moldings.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We service the industry through five manufacturing locations and distribution centers; Burbank, California, Livermore, California, Orange, California, Las Vegas, Nevada and Phoenix, Arizona.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>In an effort to expand our metal forming capabilities to meet the growing demands of the marketplace for specialty metal products, we launched Stockton Custom Fabrication in 2018. This investment has allowed us to greatly expand our product line and market reach with heavier gauges, giving us the ability to offer a wider variety of custom fabricated metal items.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We have best in class brake presses, shears, roll formers, turret punches, standard punch presses and a programmable fiber laser and our experienced operators and staff who have over 120 years combined materials, manufacturing, and equipment experience. We are confident we can handle all of your stock and specialty metal needs.</w:t>
@@ -465,254 +465,310 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Section 09 28 13 - Cementitious Backing Boards.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM International (ASTM):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A580/A580M - Standard Specification for Stainless Steel Wire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A641/A641M - Standard Specification for Zinc- Coated (Galvanized) Carbon Steel Wire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A653/A653M - Standard Specification for Steel Sheet, Zinc-Coated (Galvanized) or Zinc-Iron Alloy-Coated (Galvannealed) by the Hot-Dip Process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A921 - Standard Specification for Steel Bars, Microalloy, Hot-Wrought, Special Quality, for Subsequent Hot Forging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C841 - Standard Specification for Installation of Interior Lathing and Furring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C1047 - Standard Specification for Accessories for Gypsum Wallboard and Gypsum Veneer Base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C1063 - Standard Specification for Installation of Lathing and Furring to Receive Interior and Exterior Portland Cement-Based Plaster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A480/A480M - Standard Specification for General Requirements for Flat-Rolled Stainless and Heat-Resisting Steel Plate, Sheet, and Strip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A653/A653M (Hot Dip Galvanized Coating).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A924 - Standard Specification for General Requirements for Steel Sheet, Metallic-Coated by the Hot-Dip Process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B69 - Standard Specification for Rolled Zinc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B152/B152M - Standard Specification for Copper Sheet, Strip, Plate, and Rolled Bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B209 - Standard Specification for Aluminum and Aluminum-Alloy Sheet and Plate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B221 - Standard Specification for Aluminum and Aluminum-Alloy Extruded Bars, Rods, Wire, Profiles, and Tubes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C1063 - Installation of Lathing and Furring for Portland Cement-Based Plaster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C926 - Application of Portland Cement-Based Plaster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>ASTM A580/A580M - Standard Specification for Stainless Steel Wire.</w:t>
-[...181 lines deleted...]
-        <w:t>ASTM B221 - Standard Specification for Aluminum and Aluminum-Alloy Extruded Bars, Rods, Wire, Profiles, and Tubes.</w:t>
+        <w:t>International Building Code (IBC): Sections 1402, 1403, 2510</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1108,66 +1164,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Las Vegas, NV 89131</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-862-5866</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 702-651-1721</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 702-651-1303</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1AA947_1" w:history="1">
+      <w:hyperlink r:id="rId_342D78_1" w:history="1">
         <w:tooltip>request info (office@stocktonproducts.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (office@stocktonproducts.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1AA947_2" w:history="1">
+      <w:hyperlink r:id="rId_342D78_2" w:history="1">
         <w:tooltip>http://www.stocktonproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.stocktonproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -18437,50 +18493,876 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Material: Aluminum 5052 sheet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compliance: ASTM C1047 and ASTM C1060.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TWWT: Tru-Weep, Weep Screed. Base of wall. A single piece counter flashing stucco weep screed specifically designed to be used with drainage mat. Weep slots are located along the back of the sloped leg in alignment with the drainage mat to allow water to efficiently exit the stucco assembly. Custom sizes available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Length: 120 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: 4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: 3-1/2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1-1/8 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1-1/4 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1-1/2 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weep Slots: 3/16 x 2 inches on 4 inch centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Bonderized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Copper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvanized G90 Steel. ASTM A-653/A-653M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Stainless Steel. A480/A480M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Zinc. ASTM B69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TWSST: Tru-Weep, Stucco Stop. Base of wall. A single piece variation of the traditional weep screed that provides a plaster stop and weep function at the foundation line, and specifically designed to be used with drainage mat. Weep slots are located along the back of the sloped leg in alignment with the drainage mat to allow water to efficiently exit the stucco assembly. Custom sizes available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Length: 120 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: 5 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: 4-1/2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: 3-1/2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1/2 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 3/4 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 7/8 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: 1-3/8 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weep Slots: 3/16 x 2 inches on 4 inch centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Bonderized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Copper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvanized G90 Steel. ASTM A-653/A-653M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvalume.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Stainless Steel. A480/A480M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Zinc. ASTM B69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TWMW: Tru-Weep, Mid-Wall Vent. A two piece horizontal control joint specifically designed to be used with drainage mat. This unique design allows for the top of the wall to drain moisture, and the bottom of the wall to vent air at the same mid-wall reveal. Weep slots are located along the back of the sloped legs in alignment with the drainage mats to allow water and air to efficiently exit the stucco assembly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Length: 120 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Leg: ___ inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Legs: ___ inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bottom Flange: ___ inch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weep Slots: 3/16 x 2 inches on 4 inch centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Bonderized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Copper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvanized G90 Steel. ASTM A-653/A-653M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvalume.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Stainless Steel. A480/A480M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Zinc. ASTM B69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TVSS: Tru-Weep, Top Vent Stucco Screed. Top termination. A single piece vented plaster stop specifically designed to be used with drainage mat to efficiently allow water vapor to escape through the concealed air slots. Fully customizable to be used with any ground size (stucco depth) or drainage mat thickness per IBC 2510.6.1 A companion piece to use with Stockton's Tru-Weep line of stucco accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Length: 120 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Depth: 1-5/8 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Height: 3 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Air Slot Gap Depth: ___ inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weep Slots: 3/16 x 2 inches on 4 inch centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Bonderized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Copper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvanized G90 Steel. ASTM A-653/A-653M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Galvalume.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Stainless Steel. A480/A480M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Zinc. ASTM B69.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>VMS: Vertical M-Slide Expansion Joint - 2 pc. Dual function self-aligning expansion joint provides movement capability at floor line while allowing moisture to release from the top ground and lock out moisture from the bottom. Special "Step" on the attachment leg provides a locator for correct placement of the fasteners and helps keep the molding laying flat on the wall. Provides 1 inch vertical movement.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -21166,81 +22048,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_E0665F"
+  Id="rId_20D765"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/stockton.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3EEF7D_1"
+  Id="rId_21F9E2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stockton%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09205sto)%253A%2520&amp;coid=50392&amp;spec=09205sto&amp;rep=&amp;fax=702-651-1303"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3EEF7D_2"
+  Id="rId_21F9E2_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.stocktonproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3EEF7D_3"
+  Id="rId_21F9E2_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/stockton-products-50392"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1AA947_1"
+  Id="rId_342D78_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stockton%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09205sto)%253A%2520&amp;coid=50392&amp;spec=09205sto&amp;rep=&amp;fax=702-651-1303"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1AA947_2"
+  Id="rId_342D78_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.stocktonproducts.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>