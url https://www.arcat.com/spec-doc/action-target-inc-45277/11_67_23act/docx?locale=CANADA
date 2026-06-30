--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/actionta.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2190750" cy="819150"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F9A21A" descr="https://www.arcat.com/clients/gfx/actionta.png"/>
+              <wp:docPr id="1" name="Picture rId_A2823A" descr="https://www.arcat.com/clients/gfx/actionta.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F9A21A" descr="https://www.arcat.com/clients/gfx/actionta.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_A2823A" descr="https://www.arcat.com/clients/gfx/actionta.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F9A21A"/>
+                      <a:blip r:link="rId_A2823A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2190750" cy="819150"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3411 Mountain Vista Pkwy.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Provo, UT 84606</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-377-8033</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-377-8033</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E5B24A_1" w:history="1">
+      <w:hyperlink r:id="rId_13E616_1" w:history="1">
         <w:tooltip>request info (info@actiontarget.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@actiontarget.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E5B24A_2" w:history="1">
+      <w:hyperlink r:id="rId_13E616_2" w:history="1">
         <w:tooltip>http://www.actiontarget.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.actiontarget.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E5B24A_3" w:history="1">
+      <w:hyperlink r:id="rId_13E616_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Action Target has the creativity and drive to develop innovative new firearms training technology, the experience to properly apply that technology to solve today's training problems, and the dedication to provide the best ongoing service and support in the industry. Today, Action Target equips the gun owner, police officer, or military personnel with training solutions.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our start-to-finish approach encompasses every stepfrom initial range design drawings, to manufacturing, to product design, and final installation. Action Target designs, manufactures, and installs turnkey and custom shooting ranges, tactical combat houses, and portable steel targets for versatile firearms training. We've built Action Target around a team of proven executives, skilled engineers and machinists, dedicated sales representatives, and tireless customer service technicians.</w:t>
       </w:r>
     </w:p>
@@ -1534,66 +1534,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3411 Mountain Vista Pkwy.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Provo, UT 84606</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-377-8033</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-377-8033</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AEAC0D_1" w:history="1">
+      <w:hyperlink r:id="rId_A5D080_1" w:history="1">
         <w:tooltip>request info (info@actiontarget.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@actiontarget.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AEAC0D_2" w:history="1">
+      <w:hyperlink r:id="rId_A5D080_2" w:history="1">
         <w:tooltip>http://www.actiontarget.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.actiontarget.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -24394,81 +24394,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F9A21A"
+  Id="rId_A2823A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/actionta.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E5B24A_1"
+  Id="rId_13E616_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Action%252BTarget%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(11486act)%253A%2520&amp;coid=45277&amp;spec=11486act&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E5B24A_2"
+  Id="rId_13E616_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.actiontarget.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E5B24A_3"
+  Id="rId_13E616_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/action-target-inc-45277"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AEAC0D_1"
+  Id="rId_A5D080_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Action%252BTarget%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(11486act)%253A%2520&amp;coid=45277&amp;spec=11486act&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AEAC0D_2"
+  Id="rId_A5D080_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.actiontarget.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>