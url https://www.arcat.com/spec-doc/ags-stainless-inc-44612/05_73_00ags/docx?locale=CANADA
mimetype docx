--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/agsstain.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2171700" cy="809625"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_C55BBB" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
+              <wp:docPr id="1" name="Picture rId_FE8030" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_C55BBB" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_FE8030" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_C55BBB"/>
+                      <a:blip r:link="rId_FE8030"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2171700" cy="809625"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,91 +196,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bainbridge Island, WA 98110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 206-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 206-842-8179 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_43E8EE_1" w:history="1">
+      <w:hyperlink r:id="rId_C9E4B3_1" w:history="1">
         <w:tooltip>request info (info@agsstainless.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@agsstainless.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_43E8EE_2" w:history="1">
+      <w:hyperlink r:id="rId_C9E4B3_2" w:history="1">
         <w:tooltip>http://www.agsstainless.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.agsstainless.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_43E8EE_3" w:history="1">
+      <w:hyperlink r:id="rId_C9E4B3_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>AGS Stainless, Inc. is the home of the CLEARVIEW(r) Railing System. Clearview(r) railings deliver the highest level of quality and design in an affordable and timely, prefabricated solution. Our railing is manufactured to meet your project's unique conditions, be it commercial or residential. All components are welded, requiring no field cutting, drilling or modifications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -854,66 +854,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bainbridge Island, WA 98110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 206-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 206-842-8179 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_245023_1" w:history="1">
+      <w:hyperlink r:id="rId_F4CAF5_1" w:history="1">
         <w:tooltip>request info (info@agsstainless.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@agsstainless.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_245023_2" w:history="1">
+      <w:hyperlink r:id="rId_F4CAF5_2" w:history="1">
         <w:tooltip>http://www.agsstainless.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.agsstainless.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -2959,81 +2959,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_C55BBB"
+  Id="rId_FE8030"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/agsstain.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_43E8EE_1"
+  Id="rId_C9E4B3_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=AGS%252BStainless%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(05720ags)%253A%2520&amp;coid=44612&amp;spec=05720ags&amp;rep=&amp;fax=206-842-8179%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_43E8EE_2"
+  Id="rId_C9E4B3_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.agsstainless.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_43E8EE_3"
+  Id="rId_C9E4B3_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/ags-stainless-inc-44612"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_245023_1"
+  Id="rId_F4CAF5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=AGS%252BStainless%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(05720ags)%253A%2520&amp;coid=44612&amp;spec=05720ags&amp;rep=&amp;fax=206-842-8179%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_245023_2"
+  Id="rId_F4CAF5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.agsstainless.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>