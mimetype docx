--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/agsstain.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2171700" cy="809625"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_FE8030" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
+              <wp:docPr id="1" name="Picture rId_F16B5F" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_FE8030" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_F16B5F" descr="https://www.arcat.com/clients/gfx/agsstain.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_FE8030"/>
+                      <a:blip r:link="rId_F16B5F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2171700" cy="809625"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,91 +196,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bainbridge Island, WA 98110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 206-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 206-842-8179 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C9E4B3_1" w:history="1">
+      <w:hyperlink r:id="rId_86D29E_1" w:history="1">
         <w:tooltip>request info (info@agsstainless.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@agsstainless.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C9E4B3_2" w:history="1">
+      <w:hyperlink r:id="rId_86D29E_2" w:history="1">
         <w:tooltip>http://www.agsstainless.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.agsstainless.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C9E4B3_3" w:history="1">
+      <w:hyperlink r:id="rId_86D29E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>AGS Stainless, Inc. is the home of the CLEARVIEW(r) Railing System. Clearview(r) railings deliver the highest level of quality and design in an affordable and timely, prefabricated solution. Our railing is manufactured to meet your project's unique conditions, be it commercial or residential. All components are welded, requiring no field cutting, drilling or modifications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -854,66 +854,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bainbridge Island, WA 98110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 206-842-9492</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 206-842-8179 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F4CAF5_1" w:history="1">
+      <w:hyperlink r:id="rId_D03BA7_1" w:history="1">
         <w:tooltip>request info (info@agsstainless.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@agsstainless.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F4CAF5_2" w:history="1">
+      <w:hyperlink r:id="rId_D03BA7_2" w:history="1">
         <w:tooltip>http://www.agsstainless.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.agsstainless.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -2959,81 +2959,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_FE8030"
+  Id="rId_F16B5F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/agsstain.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C9E4B3_1"
+  Id="rId_86D29E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=AGS%252BStainless%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(05720ags)%253A%2520&amp;coid=44612&amp;spec=05720ags&amp;rep=&amp;fax=206-842-8179%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C9E4B3_2"
+  Id="rId_86D29E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.agsstainless.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C9E4B3_3"
+  Id="rId_86D29E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/ags-stainless-inc-44612"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F4CAF5_1"
+  Id="rId_D03BA7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=AGS%252BStainless%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(05720ags)%253A%2520&amp;coid=44612&amp;spec=05720ags&amp;rep=&amp;fax=206-842-8179%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F4CAF5_2"
+  Id="rId_D03BA7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.agsstainless.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>