--- v0 (2026-03-16)
+++ v1 (2026-07-08)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/albany_door.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_A669E2" descr="https://www.arcat.com/clients/gfx/albany_door.png"/>
+              <wp:docPr id="1" name="Picture rId_52B2BA" descr="https://www.arcat.com/clients/gfx/albany_door.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_A669E2" descr="https://www.arcat.com/clients/gfx/albany_door.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_52B2BA" descr="https://www.arcat.com/clients/gfx/albany_door.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_A669E2"/>
+                      <a:blip r:link="rId_52B2BA"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,163 +138,158 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2020 - 2023 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2020 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Albany Doors; high performance industrial doors.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Albany Doors, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>13850 101 St., Suite B</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Kenosha, WI 53142</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-459-1930</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A72F2_1" w:history="1">
+      <w:hyperlink r:id="rId_F57B7E_1" w:history="1">
         <w:tooltip>request info (Tony.desalvo@4frontes.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Tony.desalvo@4frontes.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A72F2_2" w:history="1">
+      <w:hyperlink r:id="rId_F57B7E_2" w:history="1">
         <w:tooltip>https://www.albanydoors.us downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.albanydoors.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A72F2_3" w:history="1">
+      <w:hyperlink r:id="rId_F57B7E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>As the world leading manufacturer of high speed-doors and high-performance doors, Albany provides sophisticated products that are designed for a wide range of applications in various industries.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We have built our success on core values of creativity, enthusiasm, commitment, and the ability to understand our customers' high-speed door needs. Years of experience and knowledge, combined with the power of global research and development, enable us to build superior products that maximize safety, security, savings, and productivity for our end users.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -390,870 +385,856 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cold storage doors. (RR300 Chill) (RR300 Freeze)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cleanroom doors. (RR300 Clean)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>RELATED SECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Exterior flexible fold-up doors. (TR450) (TR460)</w:t>
+        <w:t>Section 05 50 00 - Metal Fabrications. Support framing and framed opening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 08 33 13 - Coiling Counter Doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 26 27 16 - Electrical Cabinets and Enclosures. Conduit from electric circuit to door operator and from door operator to control station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 26 05 00 - Common Work Results for Electrical. Power to disconnect.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>RELATED SECTIONS</w:t>
+        <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 05 50 00 - Metal Fabrications. Support framing and framed opening.</w:t>
+        <w:t>Association of Electrical Equipment and Medical Imaging Manufacturers (NEMA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>NEMA 4 - Enclosure Rating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>IP-55 - Enclosure Classification</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 08 33 13 - Coiling Counter Doors.</w:t>
+        <w:t>ASTM International (ASTM):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM A513 - Standard Specification for Electric-Resistance-Welded Carbon and Alloy Steel Mechanical Tubing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 26 27 16 - Electrical Cabinets and Enclosures. Conduit from electric circuit to door operator and from door operator to control station.</w:t>
+        <w:t>European Commission; Good Manufacturing Practice (GMP):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>GMP: Class C.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 26 05 00 - Common Work Results for Electrical. Power to disconnect.</w:t>
+        <w:t>European Standards (EN):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EN 146441-1 - Cleanrooms and associated controlled environments - Part 1: Classification of air cleanliness by particle concentration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>International Organization of Standards (ISO):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ISO Class 5 - Cleanroom classification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Underwriters Laboratories USA (UL):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UL 508A - Standard for Industrial Control Panels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UL Listed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Underwriters Laboratories Canada (cUL):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>cUL Listed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>United States Federal Standard (FS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FS209E Class 100- Airborne Particulate Cleanliness Classes in Cleanrooms and Cleanzones.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>REFERENCES</w:t>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit under provisions of Section 01 30 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product Data:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's data sheets on each product to be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Preparation instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage and handling requirements and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Typical installation methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete if not applicable to product type.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Association of Electrical Equipment and Medical Imaging Manufacturers (NEMA):</w:t>
-[...27 lines deleted...]
-        <w:t>IP-55 - Enclosure Classification</w:t>
+        <w:t>Verification Samples: Two representative units of each type, size, pattern, and color.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>ASTM International (ASTM):</w:t>
-[...13 lines deleted...]
-        <w:t>ASTM A513 - Standard Specification for Electric-Resistance-Welded Carbon and Alloy Steel Mechanical Tubing.</w:t>
+        <w:t>Shop Drawings: Include details of materials, construction, and finish. Include relationship with adjacent construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>European Commission; Good Manufacturing Practice (GMP)</w:t>
-[...13 lines deleted...]
-        <w:t>GMP: Class C</w:t>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum five (5) years documented experience.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>European Standards (EN):</w:t>
-[...13 lines deleted...]
-        <w:t>EN 146441-1 - Cleanrooms and associated controlled environments - Part 1: Classification of air cleanliness by particle concentration.</w:t>
+        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two (2) years documented experience with projects of similar scope and complexity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>International Organization of Standards (ISO):</w:t>
-[...13 lines deleted...]
-        <w:t>ISO Class 5 - Cleanroom classification.</w:t>
+        <w:t>Single-Source Responsibility: Provide doors, guides, motors, and accessories from one manufacturer for each type of door. Provide secondary components from source acceptable to manufacturer of primary components.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Underwriters Laboratories USA (UL):</w:t>
-[...27 lines deleted...]
-        <w:t>UL Listed.</w:t>
+        <w:t>Products Requiring Electrical Connection: Listed and classified by Underwriters Laboratories, Inc. acceptable to authority having jurisdiction as suitable for purpose specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Include mock-up if the project size or quality warrant the expense. The following is one example of how a mock-up on might be specified. When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Underwriters Laboratories Canada (cUL):</w:t>
-[...13 lines deleted...]
-        <w:t>cUL Listed.</w:t>
+        <w:t>Mock-Up: Construct a mock-up with actual materials in sufficient time for Architect's review and to not delay construction progress. Locate mock-up as acceptable to Architect and provide temporary foundations and support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Intent of mock-up is to demonstrate quality of workmanship and visual appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If mock-up is not acceptable, rebuild mock-up until satisfactory results are achieved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Retain mock-up during construction as a standard for comparison with completed work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not alter or remove mock-up until work is completed or removal is authorized.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>United States Federal Standard (FS):</w:t>
-[...13 lines deleted...]
-        <w:t>FS209E Class 100 - Airborne Particulate Cleanliness Classes in Cleanrooms and Cleanzones.</w:t>
+        <w:t>Sequencing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ensure that locating templates and other information required for installation of products of this section are furnished to affected trades in time to prevent interruption of construction progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ensure that products of this section are supplied to affected trades in time to prevent interruption of construction progress.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>SUBMITTALS</w:t>
+        <w:t>PRE-INSTALLATION CONFERENCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
+        <w:t>Convene a conference approximately two (2) weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Product Data:</w:t>
-[...65 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER ** Delete if not applicable to product type.</w:t>
+        <w:t>Store and handle in strict compliance with manufacturer's written instructions and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: Two representative units of each type, size, pattern, and color.</w:t>
+        <w:t>Protect from damage due to weather, excessive temperature, and construction operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PROJECT CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Shop Drawings: Include details of materials, construction, and finish. Include relationship with adjacent construction.</w:t>
+        <w:t>Maintain environmental conditions, temperature, humidity, and ventilation, within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>QUALITY ASSURANCE</w:t>
+        <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum five years documented experience.</w:t>
-[...289 lines deleted...]
-        <w:t>Provide with manufacturer's standard 5 year prorated limited warranty for motors and gearboxes - The General Conditions of Contract requires the GC to Warrant the Project for 12 months after substantial Completion, so we only include extended warranties here beyond 12 months.</w:t>
+        <w:t>Provide with manufacturer's standard five (5) year prorated limited warranty for motors and gearboxes - The General Conditions of Contract requires the GC to Warrant the Project for twelve (12) months after substantial Completion, so we only include extended warranties here beyond twelve (12) months.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1273,117 +1254,117 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Albany Doors, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>13850 101 St., Suite B</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Kenosha, WI 53142</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-459-1930</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DE57C0_1" w:history="1">
+      <w:hyperlink r:id="rId_64607D_1" w:history="1">
         <w:tooltip>request info (Tony.desalvo@4frontes.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Tony.desalvo@4frontes.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DE57C0_2" w:history="1">
+      <w:hyperlink r:id="rId_64607D_2" w:history="1">
         <w:tooltip>https://www.albanydoors.us downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.albanydoors.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>INTERIOR ROLL UP DOORS</w:t>
       </w:r>
@@ -10649,81 +10630,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_A669E2"
+  Id="rId_52B2BA"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/albany_door.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A72F2_1"
+  Id="rId_F57B7E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Albany%252BDoors&amp;message=RE%253A%2520Spec%2520Question%2520(08330ald)%253A%2520&amp;coid=30254&amp;spec=08330ald&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A72F2_2"
+  Id="rId_F57B7E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.albanydoors.us"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A72F2_3"
+  Id="rId_F57B7E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/albany-doors-30254"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DE57C0_1"
+  Id="rId_64607D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Albany%252BDoors&amp;message=RE%253A%2520Spec%2520Question%2520(08330ald)%253A%2520&amp;coid=30254&amp;spec=08330ald&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DE57C0_2"
+  Id="rId_64607D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.albanydoors.us"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>