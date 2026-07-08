--- v0 (2025-11-18)
+++ v1 (2026-07-08)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/alside.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3248025" cy="1171575"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_017BE6" descr="https://www.arcat.com/clients/gfx/alside.png"/>
+              <wp:docPr id="1" name="Picture rId_64C76A" descr="https://www.arcat.com/clients/gfx/alside.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_017BE6" descr="https://www.arcat.com/clients/gfx/alside.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_64C76A" descr="https://www.arcat.com/clients/gfx/alside.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_017BE6"/>
+                      <a:blip r:link="rId_64C76A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3248025" cy="1171575"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cuyahoga Falls, OH 44223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-922-6009</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 330-922-5350</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 330-922-5387</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_761D31_1" w:history="1">
+      <w:hyperlink r:id="rId_E4BDDD_1" w:history="1">
         <w:tooltip>request info (________) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (________)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_761D31_2" w:history="1">
+      <w:hyperlink r:id="rId_E4BDDD_2" w:history="1">
         <w:tooltip>https://www.alside.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.alside.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_761D31_3" w:history="1">
+      <w:hyperlink r:id="rId_E4BDDD_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Founded in 1947, Alside is a leader in exterior building products for residential and commercial remodeling and new construction markets. Alside produces vinyl windows, vinyl and composite siding and accessories, and metal building productsand distribute these and other essential building products to ensure customers find everything they need for their exteriors. With headquarters in Cuyahoga Falls, Ohio, Alside has eight manufacturing facilities (Cuyahoga Falls OH; West Salem OH; Ennis TX; Cedar Rapids IA; Woodbridge NJ, Kinston NC, Fife WA; and Yuma AZ). Alside products are distributed to licensed professional remodeling contractors and home builders through a network of over 100 Alside Supply Centers and also through select independent distributors across the country. A division of Associated Materials Incorporated (AMI), Alside is a recognized leader in the home improvement industry and is a charter member of the Polymeric Exterior Products Association, the American Association of Architects, the National Association of Home Builders, and the National Association of the Remodeling Industry.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1185,66 +1185,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cuyahoga Falls, OH 44223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-922-6009</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 330-922-5350</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 330-922-5387</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EC4CF3_1" w:history="1">
+      <w:hyperlink r:id="rId_6FE95E_1" w:history="1">
         <w:tooltip>request info (________) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (________)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EC4CF3_2" w:history="1">
+      <w:hyperlink r:id="rId_6FE95E_2" w:history="1">
         <w:tooltip>https://www.alside.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.alside.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6814,81 +6814,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_017BE6"
+  Id="rId_64C76A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/alside.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_761D31_1"
+  Id="rId_E4BDDD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Alside&amp;message=RE%253A%2520Spec%2520Question%2520(07460aws)%253A%2520&amp;coid=49250&amp;spec=07460aws&amp;rep=&amp;fax=330-922-5387"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_761D31_2"
+  Id="rId_E4BDDD_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.alside.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_761D31_3"
+  Id="rId_E4BDDD_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/alside-49250"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EC4CF3_1"
+  Id="rId_6FE95E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Alside&amp;message=RE%253A%2520Spec%2520Question%2520(07460aws)%253A%2520&amp;coid=49250&amp;spec=07460aws&amp;rep=&amp;fax=330-922-5387"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EC4CF3_2"
+  Id="rId_6FE95E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.alside.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>