--- v0 (2025-12-05)
+++ v1 (2026-07-07)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/alumination.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_47E856" descr="https://www.arcat.com/clients/gfx/alumination.png"/>
+              <wp:docPr id="1" name="Picture rId_A65F42" descr="https://www.arcat.com/clients/gfx/alumination.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_47E856" descr="https://www.arcat.com/clients/gfx/alumination.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_A65F42" descr="https://www.arcat.com/clients/gfx/alumination.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_47E856"/>
+                      <a:blip r:link="rId_A65F42"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,134 +138,134 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2025 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2025 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Alumination Architectural Products; Architectural Products.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Alumination Architectural Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2108 E Richmond Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fort Worth, TX 76104</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 817-678-4440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64876F_1" w:history="1">
+      <w:hyperlink r:id="rId_7B4086_1" w:history="1">
         <w:tooltip>request info (info@alumination-ap.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@alumination-ap.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64876F_2" w:history="1">
+      <w:hyperlink r:id="rId_7B4086_2" w:history="1">
         <w:tooltip>https://alumination-ap.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alumination-ap.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64876F_3" w:history="1">
+      <w:hyperlink r:id="rId_7B4086_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>At Alumination Architectural Products, our roots are deeply set in commercial construction which gives us a unique perspective. Our passion is to create an environment where our people and partners can thrive. We are inspired to build personal and business relationships with subcontractors, general contractors, and architects. Together, we thrive.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -281,117 +281,103 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Metal Wall System; extruded plank system.</w:t>
+        <w:t>Aluminum cladding , trim and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 01 74 21 - Construction/Demolition Waste Management and Disposal</w:t>
-[...27 lines deleted...]
-        <w:t>Section 06 10 00 - Rough Carpentry</w:t>
+        <w:t>Section 05 40 00 - Cold-formed Metal Framing: Metal framing for support of aluminum cladding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 06 10 00 - Rough Carpentry. Wood stud framing, furring and sheathing for support of aluminum cladding</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Section 07 62 00 - Sheet Metal Flashing and Trim</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -413,246 +399,232 @@
         <w:rPr/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>American Welding Society (AWS):</w:t>
-[...26 lines deleted...]
-        <w:rPr/>
         <w:t>American Architectural Manufacturers Association (AAMA):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Aluminum finishes AAMA 2604 Powder Coat: High-performance super durable polyester resin</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Aluminum finishes AAMA 2605 Superior-performance coating in either 70% (Polyvinylidene Fluoride) liquid paint coating, 70% PVDF 2 coat FEVE (Fluoroethylene Vinyl Ether) powder coating</w:t>
-[...55 lines deleted...]
-        <w:t>ASTM E84 - Standard Test Method for Surface Burning Characteristics of Building Materials.</w:t>
+        <w:t>Aluminum finishes AAMA 2605 Superior-performance coating in either 70% (Polyvinylidene Fluoride) liquid paint coating, 70 percent PVDF 2 coat FEVE (Fluoroethylene Vinyl Ether) powder coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>American Society for Testing Materials (ASTM):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM E136 - Standard Test Method for Behavior of Materials in a Vertical Tube Furnace at 750 degrees CASTM E84 - Standard Test Method for Surface Burning Characteristics of Building Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ASTM E2768 - Standard Test Method for Extended Duration Surface Burning Characteristics for Building Materials (30 min test tunnel).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Sheet Metal and Air Conditioning Contractors' National Association (SMACNA):</w:t>
-[...13 lines deleted...]
-        <w:t>Architectural Sheet Metal Manual</w:t>
+        <w:t>International Code Council Evaluation Service (ICC-ES):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ICC-ESR 5413 Evaluation Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Testing Application Standard (TAS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TAS 201 - 94 Impact Test Procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TAS 202 - 94 Criteria for testing impact &amp; non-impact resistant building envelope components using uniform static air pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TAS 203 - 94 Criteria for testing products subject to cyclic wind pressure loading.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Submit under provisions of Section 01 30 00.</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t>Product Data:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manufacturer's data sheets on each product to be used.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -689,65 +661,93 @@
         <w:rPr/>
         <w:t>Typical installation methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete if not applicable to product type.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: Two representative units of each type, size, pattern, and color.</w:t>
-[...13 lines deleted...]
-        <w:t>Shop Drawings: Include details of materials, construction, and finish. Include relationship with adjacent construction. </w:t>
+        <w:t>Verification Samples: Submit two representative samples of each profile type, size, pattern, and color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shop Drawings: Include dimensions of product, construction details, layout, finish, trim, and relationship with adjacent construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certifications: Submit manufacturer's written certifications stating that products comply with specified requirements, including copies of test reports from qualified independent testing laboratories demonstrating compliance with referenced standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Closeout Submittals: Manufacturer provided maintenance instructions outlining recommended practices for routine cleaning and maintenance of components</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -825,162 +825,134 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>If the mock-up is not acceptable, rebuild the mock-up until satisfactory results are achieved.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Retain mock-up during construction as a standard for comparison with completed work. </w:t>
+        <w:t>Retain mock-up during construction as a standard for comparison with completed work.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Do not alter or remove mock-up until work is completed or removal is authorized.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PRE-INSTALLATION CONFERENCE</w:t>
-[...13 lines deleted...]
-        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+        <w:t>PRODUCT DELIVERY, STORAGE AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Delivery: Deliver materials to job site in manufacturer's original unopened packaging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Handling: Exercise extreme care in unloading, storing, and erecting extruded plank system to prevent bending, warping, twisting, scratches, and surface damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage: Store in accordance with manufacturer's written instructions keeping materials and accessories above ground on well skidded platforms or crates away from moisture and excessive UV exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PRODUCT DELIVERY, STORAGE AND HANDLING</w:t>
-[...54 lines deleted...]
-        <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manufacturer's standard limited warranty unless indicated otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -993,65 +965,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>The warranty is limited to replacement of defective material only.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Not Covered: Faulty installation; which is to be rectified by the installing contractor. The manufacturer is not liable for incidental expenses or consequential damages. </w:t>
-[...13 lines deleted...]
-        <w:t>See warranty details for more information.</w:t>
+        <w:t>Not Covered: Faulty installation; which is to be rectified by the installing contractor. The manufacturer is not liable for incidental expenses or consequential damages.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1071,497 +1029,1067 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Alumination Architectural Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2108 E Richmond Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fort Worth, TX 76104</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 817-678-4440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C62061_1" w:history="1">
+      <w:hyperlink r:id="rId_AC614C_1" w:history="1">
         <w:tooltip>request info (info@alumination-ap.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@alumination-ap.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C62061_2" w:history="1">
+      <w:hyperlink r:id="rId_AC614C_2" w:history="1">
         <w:tooltip>https://alumination-ap.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alumination-ap.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substitutions: Not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ALUMINUM CLADDING.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Basis of Design: EcoFlex Panel System manufactured by Alumination Architectural Products. Extruded aluminum cladding panels with concealed fastening system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Alloy: 6063-T5.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
-[...27 lines deleted...]
-        <w:t>Requests for substitutions will be considered in accordance with the provisions of Section 01 60 00.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete orientation option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Orientation: Horizontal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Orientation: Vertical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Extrusion Depth: 0.050 inches (1.27 mm) depth of extruded aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nominal Plank Thickness: 0.063 inches (1.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete plank width options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plank Width: 3 inches (76 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plank Width: 4 inches. (102 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plank Width: 6 inches (152 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plank Width: 8 inches (203 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** End caps are optional. Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>End Caps: Mechanically fastened to extruded screw bosses with provided concealed fasteners. Alloy: 6063-T5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Additional trim options are available. Contact manufacturer for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Trim: Two-piece extruded j-trim and/or corner trim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nominal Thickness: 0.024 to 0.050 inches (0.61 to 1.37 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: Powder Coating: Electrostatically applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coating: 0.002 to 0.004 inches (0.051 to 0.102 mm) per manufacturers recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: As determined by the Architect from Manufacturer's offering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete color options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Standard Colors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Dark Cherry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Dark Oak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Douglas Fir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Medium Cherry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Light Walnut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: National Walnut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Red Oak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Smoked Chestnut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Antique Bronze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Bone White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Burgundy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Charcoal Gray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Dark Bronze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Fashion Gray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Hartford Green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Matte Black.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Military Blue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Rustic Texture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Sandstone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Satin White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Stardust Silver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid: Super Black.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Non-Standard Colors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Blonde Teak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Cabana Teak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Charcoal Barnwood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: English Mahogany.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Fonthill Cherry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Light Maple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Southern Pecan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Table Walnut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: Barnwood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Woodgrain: White Oak.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>METAL WALL PANELS.</w:t>
-[...135 lines deleted...]
-        <w:t>Surface Burning Characteristics per ASTM E2768:</w:t>
+        <w:t>PERFORMANCE REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Design components to withstand applicable live and dead loads per governing code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accommodate thermal movement and deflection of supporting structure without damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accommodate differential movement between cladding system components and adjacent or perimeter construction caused by seasonal temperature variation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fire Rating: Class A.</w:t>
-[...131 lines deleted...]
-        <w:t>Color: As determined by the Architect from Manufacturer's offering.</w:t>
+        <w:t>Thermal Expansion of Aluminum: Install components in accordance with the manufacturer's recommended installation, spacing, and gapping requirements to allow for thermal movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow for dynamic loads, including loading and release cycles, without damage to system components or connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accommodate deflection of supporting structural framing without inducing stress, distortion, or failure of the cladding system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drainage: Provide positive drainage to exterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>6063-T5 Aluminum components are inherently non-combustible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Where required by code, systems shall be evaluated as part of a complete wall assembly in accordance with NFPA 285.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested in accordance to ASTM E84: Class A surface burning characteristics.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Do not begin installation until the substrates have been properly constructed and prepared.</w:t>
-[...41 lines deleted...]
-        <w:t>Verify installation may be made in accordance with approved shop drawings and manufacturer's instructions.</w:t>
+        <w:t>Do not begin installation until the substrates have been properly constructed and prepared verifying that the substrates are plumb, level, true, and within tolerances required to support the extruded aluminum plank system without inducing stress, distortion, or misalignment </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>If substrate preparation is the responsibility of another installer, notify Architect in writing of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1648,186 +2176,102 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Use concealed anchors whenever possible.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Rivets may be used where concealed anchors are not feasible.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
-        <w:pStyle w:val="ARCATSubPara"/>
-[...8 lines deleted...]
-        <w:t>Install planks plumb, level and straight with seams parallel but not adjoining, conforming to design as indicated.</w:t>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install planks in true alignment, plumb, level, and straight, with seams parallel but not adjoining, as designed and detailed. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>CLEANING AND PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Dispose of excess materials and remove debris from site.</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t>Clean work in accordance with manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Protect work against damage until final acceptance.</w:t>
-[...69 lines deleted...]
-        <w:t>Upon completion of installation, maintain life of product by properly cleaning annually. Refer to warranty details for more information.</w:t>
+        <w:t>Repair or replace damaged materials prior to substantial completion. Upon completion of installation, maintain the product in accordance with the manufacturer's maintenance recommendations, including annual cleaning. Refer to warranty documentation for further requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="ABFFABFF">
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -2635,81 +3079,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_47E856"
+  Id="rId_A65F42"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/alumination.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64876F_1"
+  Id="rId_7B4086_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Alumination%252BArchitectural%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(07410aln)%253A%2520&amp;coid=54352&amp;spec=07410aln&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64876F_2"
+  Id="rId_7B4086_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://alumination-ap.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64876F_3"
+  Id="rId_7B4086_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/alumination-architectural-products-54352"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C62061_1"
+  Id="rId_AC614C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Alumination%252BArchitectural%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(07410aln)%253A%2520&amp;coid=54352&amp;spec=07410aln&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C62061_2"
+  Id="rId_AC614C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://alumination-ap.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>