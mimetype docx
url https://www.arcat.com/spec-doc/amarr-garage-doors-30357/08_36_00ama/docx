--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/amarr.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2628900" cy="1104900"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_CCC4C8" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
+              <wp:docPr id="1" name="Picture rId_297FD0" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_CCC4C8" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_297FD0" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_CCC4C8"/>
+                      <a:blip r:link="rId_297FD0"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2628900" cy="1104900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Winston-Salem, NC 27105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: (800) 503-3667</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: (336) 251-1851</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: ask.amarr.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5EA64C_1" w:history="1">
+      <w:hyperlink r:id="rId_5FE9DE_1" w:history="1">
         <w:tooltip>www.amarr.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.amarr.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>[click Here] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Established in 1951, Amarr is one of the world's leading brands in design, manufacturing and distribution of sectional doors for residential garages, condominiums, commercial buildings, shopping malls, warehouses and other industrial applications. Amarr is a company comprised of well-established entrance automation brands with nearly 200 years of cumulative experience.</w:t>
       </w:r>
       <w:r>
@@ -1209,74 +1209,89 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>165 Carriage Ct.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Winston Salem, NC 27105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-503-DOOR (3667)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 336-251-1851</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_418A53_1" w:history="1">
+      <w:hyperlink r:id="rId_93A80B_1" w:history="1">
         <w:tooltip>request info (ask.amarr@amarr.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (ask.amarr@amarr.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_418A53_2" w:history="1">
+      <w:hyperlink r:id="rId_93A80B_2" w:history="1">
         <w:tooltip>https://www.amarr.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.amarr.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_93A80B_3" w:history="1">
+        <w:tooltip>https://lawrencedoors.com/ downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://lawrencedoors.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -24465,71 +24480,77 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_CCC4C8"
+  Id="rId_297FD0"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/amarr.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5EA64C_1"
+  Id="rId_5FE9DE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.amarr.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_418A53_1"
+  Id="rId_93A80B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Amarr%252BGarage%252BDoors&amp;message=RE%253A%2520Spec%2520Question%2520(08360ama)%253A%2520&amp;coid=30357&amp;spec=08360ama&amp;rep=&amp;fax=336-251-1851"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_418A53_2"
+  Id="rId_93A80B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.amarr.com"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_93A80B_3"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="https://lawrencedoors.com/"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>