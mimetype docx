--- v1 (2026-06-10)
+++ v2 (2026-07-07)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/amarr.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2628900" cy="1104900"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_297FD0" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
+              <wp:docPr id="1" name="Picture rId_31CDA6" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_297FD0" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_31CDA6" descr="https://www.arcat.com/clients/gfx/amarr.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_297FD0"/>
+                      <a:blip r:link="rId_31CDA6"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2628900" cy="1104900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Winston-Salem, NC 27105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: (800) 503-3667</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: (336) 251-1851</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: ask.amarr.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5FE9DE_1" w:history="1">
+      <w:hyperlink r:id="rId_252184_1" w:history="1">
         <w:tooltip>www.amarr.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.amarr.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>[click Here] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Established in 1951, Amarr is one of the world's leading brands in design, manufacturing and distribution of sectional doors for residential garages, condominiums, commercial buildings, shopping malls, warehouses and other industrial applications. Amarr is a company comprised of well-established entrance automation brands with nearly 200 years of cumulative experience.</w:t>
       </w:r>
       <w:r>
@@ -1209,81 +1209,81 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>165 Carriage Ct.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Winston Salem, NC 27105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-503-DOOR (3667)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 336-251-1851</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_93A80B_1" w:history="1">
+      <w:hyperlink r:id="rId_1A77DC_1" w:history="1">
         <w:tooltip>request info (ask.amarr@amarr.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (ask.amarr@amarr.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_93A80B_2" w:history="1">
+      <w:hyperlink r:id="rId_1A77DC_2" w:history="1">
         <w:tooltip>https://www.amarr.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.amarr.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_93A80B_3" w:history="1">
+      <w:hyperlink r:id="rId_1A77DC_3" w:history="1">
         <w:tooltip>https://lawrencedoors.com/ downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://lawrencedoors.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -24480,75 +24480,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_297FD0"
+  Id="rId_31CDA6"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/amarr.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5FE9DE_1"
+  Id="rId_252184_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.amarr.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_93A80B_1"
+  Id="rId_1A77DC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Amarr%252BGarage%252BDoors&amp;message=RE%253A%2520Spec%2520Question%2520(08360ama)%253A%2520&amp;coid=30357&amp;spec=08360ama&amp;rep=&amp;fax=336-251-1851"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_93A80B_2"
+  Id="rId_1A77DC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.amarr.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_93A80B_3"
+  Id="rId_1A77DC_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://lawrencedoors.com/"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>