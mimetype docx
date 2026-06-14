--- v0 (2026-02-25)
+++ v1 (2026-06-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/american_gas.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="1752600" cy="876300"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_02A0ED" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
+              <wp:docPr id="1" name="Picture rId_3D8E17" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_02A0ED" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_3D8E17" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_02A0ED"/>
+                      <a:blip r:link="rId_3D8E17"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1752600" cy="876300"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6304 Benjamin Rd., Suite 512</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tampa, FL 33634</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 727-608-4375</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 727-530-0428</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1C8D7_1" w:history="1">
+      <w:hyperlink r:id="rId_8CE5D5_1" w:history="1">
         <w:tooltip>request info (info@americangassafety.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@americangassafety.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1C8D7_2" w:history="1">
+      <w:hyperlink r:id="rId_8CE5D5_2" w:history="1">
         <w:tooltip>https://americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1C8D7_3" w:history="1">
+      <w:hyperlink r:id="rId_8CE5D5_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>American Gas Safety (AGS) is the number one manufacturer of gas safety &amp; control solutions in North America, delivering high-quality, internationally recognized products. Our comprehensive range includes fixed gas detection systems, gas safety controllers, gas shut-off controls, and water leak detection systems, all designed and manufactured to meet rigorous UL and CE standards.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -917,66 +917,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6304 Benjamin Rd., Suite 512</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tampa, FL 33634</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 727-608-4375</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 727-530-0428</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3FF5C9_1" w:history="1">
+      <w:hyperlink r:id="rId_CECEE0_1" w:history="1">
         <w:tooltip>request info (info@americangassafety.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@americangassafety.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3FF5C9_2" w:history="1">
+      <w:hyperlink r:id="rId_CECEE0_2" w:history="1">
         <w:tooltip>https://americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -1023,51 +1023,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GAS MONITORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: Merlin GM 100 Dual Gas Monitor, as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D09D40_1" w:history="1">
+      <w:hyperlink r:id="rId_297464_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1290,51 +1290,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 85 dB.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GM200 Single or Dual Channel Gas + PM10 Monitor, as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A804AC_1" w:history="1">
+      <w:hyperlink r:id="rId_E7A60E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1651,51 +1651,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DETECTORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSHiS, Hydrogen Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFAA9B_1" w:history="1">
+      <w:hyperlink r:id="rId_C897A4_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1918,51 +1918,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 65 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCO2iS, CO2 Storage Tank Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D1478F_1" w:history="1">
+      <w:hyperlink r:id="rId_4FEAB0_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2185,51 +2185,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 95dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCOiS, Carbon Monoxide Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0CF5FA_1" w:history="1">
+      <w:hyperlink r:id="rId_4054FD_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2452,51 +2452,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 95dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSNGiS, Natural Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CA3AAA_1" w:history="1">
+      <w:hyperlink r:id="rId_497792_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2719,51 +2719,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 65dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSLPGiS, Liquid Petroleum Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_611CE1_1" w:history="1">
+      <w:hyperlink r:id="rId_954ACB_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3010,51 +3010,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>TFT DETECTORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSTFT, Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_635BDB_1" w:history="1">
+      <w:hyperlink r:id="rId_231AF5_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3361,51 +3361,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSNGTFT, Natural Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7EECEE_1" w:history="1">
+      <w:hyperlink r:id="rId_B38F60_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3628,51 +3628,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSAMOTFT, Ammonia (NH3) Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A69C5D_1" w:history="1">
+      <w:hyperlink r:id="rId_E8CBD2_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3769,51 +3769,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Alarm Indication: Visual LED's.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FA08C0_1" w:history="1">
+      <w:hyperlink r:id="rId_ED51F7_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's product data sheet to fill in the blank with the appropriate detectable gas identifier. A comprehensive chart is on page 1 of the product data sheet for this model..</w:t>
       </w:r>
     </w:p>
@@ -4046,51 +4046,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT-PRO, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B4BBC3_1" w:history="1">
+      <w:hyperlink r:id="rId_2A1A64_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's AGS Refrigerant Alarm Levels Section Sheet for the RTFT Detectors to fill in the blank with the appropriate detectable gas identifier.</w:t>
       </w:r>
     </w:p>
@@ -4323,51 +4323,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT-LITE, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A7F90B_1" w:history="1">
+      <w:hyperlink r:id="rId_DB43B0_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's AGS Refrigerant Alarm Levels Section Sheet for the RTFT Detectors to fill in the blank with the appropriate detectable gas identifier.</w:t>
       </w:r>
     </w:p>
@@ -4600,51 +4600,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSO2TFT, Oxygen Depletion/Enrichment Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F3945D_1" w:history="1">
+      <w:hyperlink r:id="rId_E64BA6_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -4867,51 +4867,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGLPGTFT, Liquid Petroleum Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_143682_1" w:history="1">
+      <w:hyperlink r:id="rId_45C51C_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5134,51 +5134,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSHTFT, Hydrogen Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_443AFB_1" w:history="1">
+      <w:hyperlink r:id="rId_9B9094_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5401,51 +5401,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCOTFT, Carbon Monoxide Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDDD53_1" w:history="1">
+      <w:hyperlink r:id="rId_78773D_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5668,51 +5668,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCO2TFT, Carbon Dioxide Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0918BB_1" w:history="1">
+      <w:hyperlink r:id="rId_822107_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5959,51 +5959,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ISOLATION CONTROLLERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP2 Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AAB99E_1" w:history="1">
+      <w:hyperlink r:id="rId_62558F_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6128,51 +6128,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP2X Advanced Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_525C8D_1" w:history="1">
+      <w:hyperlink r:id="rId_A919F8_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6297,51 +6297,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP4 Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0F4885_1" w:history="1">
+      <w:hyperlink r:id="rId_D89136_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6466,51 +6466,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSGDPX+ Advanced Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_243144_1" w:history="1">
+      <w:hyperlink r:id="rId_970165_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6687,51 +6687,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>VENTILATION CONTROLLERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: MerlinGuard Gas Detection and Ventilation Control System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3E6DDE_1" w:history="1">
+      <w:hyperlink r:id="rId_2F516E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6926,51 +6926,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>For use with AGS TFT Detectors.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSParkSafe Gas Detection and Ventilation Control System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_48963A_1" w:history="1">
+      <w:hyperlink r:id="rId_885A78_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7427,51 +7427,51 @@
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Tinned Copper.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSRGR Alarm Strobe Relay; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CD0307_1" w:history="1">
+      <w:hyperlink r:id="rId_A2803E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7582,51 +7582,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>To Fire panel Terminals, Switched Connection: Dry Contact.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGS AGSFAB-1 Fire Alarm Bypass; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F180A0_1" w:history="1">
+      <w:hyperlink r:id="rId_AD6F8B_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7723,51 +7723,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ambient Temperature: 85 Degrees C.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSRP2 Two Double Pole/Double Throw Relay Pack; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_25F3D2_1" w:history="1">
+      <w:hyperlink r:id="rId_5AF5D6_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7892,51 +7892,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>IP Rating: IP54.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSAAB Audible Alarm Beacon; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CCA6EC_1" w:history="1">
+      <w:hyperlink r:id="rId_55F27F_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7949,51 +7949,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Size: 7 x 5-3/4 x 4-1/2 inch (178 x 146 x 114 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGS Detector Guard; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BA5E2E_1" w:history="1">
+      <w:hyperlink r:id="rId_6AE302_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -8006,51 +8006,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Spacer: 8-1/2 x 6-1/2 x 4 inch (216 x 165 x 102 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSDETECTOR SPLASHGUARD Water Resistant Cover; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A75B1D_1" w:history="1">
+      <w:hyperlink r:id="rId_7BF2F0_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -8175,80 +8175,80 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Products:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Non-Reactive, Cylinder and Regulator; AGS-CAL-SIZE-KIT; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FE7FB5_1" w:history="1">
+      <w:hyperlink r:id="rId_E1D7EF_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Reactive, Cylinder and Regulator; AGS-TEST-GAS-SIZE-KIT; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6BE8AC_1" w:history="1">
+      <w:hyperlink r:id="rId_C726B8_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -9289,273 +9289,273 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_02A0ED"
+  Id="rId_3D8E17"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/american_gas.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1C8D7_1"
+  Id="rId_8CE5D5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=American%252BGas%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(13850ags)%253A%2520&amp;coid=52452&amp;spec=13850ags&amp;rep=&amp;fax=727-530-0428"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1C8D7_2"
+  Id="rId_8CE5D5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1C8D7_3"
+  Id="rId_8CE5D5_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/american-gas-safety-52452"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3FF5C9_1"
+  Id="rId_CECEE0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=American%252BGas%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(13850ags)%253A%2520&amp;coid=52452&amp;spec=13850ags&amp;rep=&amp;fax=727-530-0428"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3FF5C9_2"
+  Id="rId_CECEE0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D09D40_1"
+  Id="rId_297464_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A804AC_1"
+  Id="rId_E7A60E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFAA9B_1"
+  Id="rId_C897A4_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D1478F_1"
+  Id="rId_4FEAB0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0CF5FA_1"
+  Id="rId_4054FD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CA3AAA_1"
+  Id="rId_497792_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_611CE1_1"
+  Id="rId_954ACB_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_635BDB_1"
+  Id="rId_231AF5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7EECEE_1"
+  Id="rId_B38F60_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A69C5D_1"
+  Id="rId_E8CBD2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FA08C0_1"
+  Id="rId_ED51F7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B4BBC3_1"
+  Id="rId_2A1A64_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A7F90B_1"
+  Id="rId_DB43B0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F3945D_1"
+  Id="rId_E64BA6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_143682_1"
+  Id="rId_45C51C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_443AFB_1"
+  Id="rId_9B9094_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDDD53_1"
+  Id="rId_78773D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0918BB_1"
+  Id="rId_822107_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AAB99E_1"
+  Id="rId_62558F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_525C8D_1"
+  Id="rId_A919F8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0F4885_1"
+  Id="rId_D89136_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_243144_1"
+  Id="rId_970165_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3E6DDE_1"
+  Id="rId_2F516E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_48963A_1"
+  Id="rId_885A78_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CD0307_1"
+  Id="rId_A2803E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F180A0_1"
+  Id="rId_AD6F8B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_25F3D2_1"
+  Id="rId_5AF5D6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CCA6EC_1"
+  Id="rId_55F27F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BA5E2E_1"
+  Id="rId_6AE302_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A75B1D_1"
+  Id="rId_7BF2F0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FE7FB5_1"
+  Id="rId_E1D7EF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6BE8AC_1"
+  Id="rId_C726B8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>