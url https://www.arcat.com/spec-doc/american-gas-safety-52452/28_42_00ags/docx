--- v1 (2026-06-14)
+++ v2 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/american_gas.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="1752600" cy="876300"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_3D8E17" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
+              <wp:docPr id="1" name="Picture rId_4F8ABD" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_3D8E17" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_4F8ABD" descr="https://www.arcat.com/clients/gfx/american_gas.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_3D8E17"/>
+                      <a:blip r:link="rId_4F8ABD"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1752600" cy="876300"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6304 Benjamin Rd., Suite 512</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tampa, FL 33634</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 727-608-4375</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 727-530-0428</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8CE5D5_1" w:history="1">
+      <w:hyperlink r:id="rId_9AB270_1" w:history="1">
         <w:tooltip>request info (info@americangassafety.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@americangassafety.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8CE5D5_2" w:history="1">
+      <w:hyperlink r:id="rId_9AB270_2" w:history="1">
         <w:tooltip>https://americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8CE5D5_3" w:history="1">
+      <w:hyperlink r:id="rId_9AB270_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>American Gas Safety (AGS) is the number one manufacturer of gas safety &amp; control solutions in North America, delivering high-quality, internationally recognized products. Our comprehensive range includes fixed gas detection systems, gas safety controllers, gas shut-off controls, and water leak detection systems, all designed and manufactured to meet rigorous UL and CE standards.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -917,66 +917,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>6304 Benjamin Rd., Suite 512</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tampa, FL 33634</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 727-608-4375</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 727-530-0428</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CECEE0_1" w:history="1">
+      <w:hyperlink r:id="rId_F034A4_1" w:history="1">
         <w:tooltip>request info (info@americangassafety.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@americangassafety.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CECEE0_2" w:history="1">
+      <w:hyperlink r:id="rId_F034A4_2" w:history="1">
         <w:tooltip>https://americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -1023,51 +1023,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GAS MONITORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: Merlin GM 100 Dual Gas Monitor, as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_297464_1" w:history="1">
+      <w:hyperlink r:id="rId_1B4A1A_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1290,51 +1290,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 85 dB.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GM200 Single or Dual Channel Gas + PM10 Monitor, as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7A60E_1" w:history="1">
+      <w:hyperlink r:id="rId_AAE834_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1651,51 +1651,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DETECTORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSHiS, Hydrogen Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C897A4_1" w:history="1">
+      <w:hyperlink r:id="rId_ABAED2_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1918,51 +1918,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 65 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCO2iS, CO2 Storage Tank Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4FEAB0_1" w:history="1">
+      <w:hyperlink r:id="rId_76C968_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2185,51 +2185,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 95dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCOiS, Carbon Monoxide Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4054FD_1" w:history="1">
+      <w:hyperlink r:id="rId_FDB00E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2452,51 +2452,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 95dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSNGiS, Natural Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_497792_1" w:history="1">
+      <w:hyperlink r:id="rId_22C3BD_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2719,51 +2719,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Internal greater than 65dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSLPGiS, Liquid Petroleum Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_954ACB_1" w:history="1">
+      <w:hyperlink r:id="rId_0E6487_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3010,51 +3010,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>TFT DETECTORS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSTFT, Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_231AF5_1" w:history="1">
+      <w:hyperlink r:id="rId_937991_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3361,51 +3361,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSNGTFT, Natural Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B38F60_1" w:history="1">
+      <w:hyperlink r:id="rId_228591_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3628,51 +3628,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSAMOTFT, Ammonia (NH3) Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E8CBD2_1" w:history="1">
+      <w:hyperlink r:id="rId_762DA3_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3769,51 +3769,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Alarm Indication: Visual LED's.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_ED51F7_1" w:history="1">
+      <w:hyperlink r:id="rId_2ACBB0_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's product data sheet to fill in the blank with the appropriate detectable gas identifier. A comprehensive chart is on page 1 of the product data sheet for this model..</w:t>
       </w:r>
     </w:p>
@@ -4046,51 +4046,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT-PRO, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A1A64_1" w:history="1">
+      <w:hyperlink r:id="rId_116FDA_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's AGS Refrigerant Alarm Levels Section Sheet for the RTFT Detectors to fill in the blank with the appropriate detectable gas identifier.</w:t>
       </w:r>
     </w:p>
@@ -4323,51 +4323,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSRTFT-LITE, Refrigerant Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DB43B0_1" w:history="1">
+      <w:hyperlink r:id="rId_965DAF_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Consult manufacturer's AGS Refrigerant Alarm Levels Section Sheet for the RTFT Detectors to fill in the blank with the appropriate detectable gas identifier.</w:t>
       </w:r>
     </w:p>
@@ -4600,51 +4600,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 95 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSO2TFT, Oxygen Depletion/Enrichment Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E64BA6_1" w:history="1">
+      <w:hyperlink r:id="rId_7CF063_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -4867,51 +4867,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGLPGTFT, Liquid Petroleum Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_45C51C_1" w:history="1">
+      <w:hyperlink r:id="rId_C911C0_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5134,51 +5134,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSHTFT, Hydrogen Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9B9094_1" w:history="1">
+      <w:hyperlink r:id="rId_0E82B6_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5401,51 +5401,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCOTFT, Carbon Monoxide Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_78773D_1" w:history="1">
+      <w:hyperlink r:id="rId_D2C3EE_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5668,51 +5668,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Audible Alarm: Greater than 70 dB at 3.28-feet (1 m), quiet conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSCO2TFT, Carbon Dioxide Gas Detector as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_822107_1" w:history="1">
+      <w:hyperlink r:id="rId_CB1AB8_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5959,51 +5959,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ISOLATION CONTROLLERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP2 Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_62558F_1" w:history="1">
+      <w:hyperlink r:id="rId_52810E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6128,51 +6128,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP2X Advanced Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A919F8_1" w:history="1">
+      <w:hyperlink r:id="rId_7322D9_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6297,51 +6297,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: GDP4 Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D89136_1" w:history="1">
+      <w:hyperlink r:id="rId_5AC148_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6466,51 +6466,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Operating: 14 to 122 Degrees F (Minus 10 to 50 Degrees C), 30 to 80 percent RF.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSGDPX+ Advanced Gas Detection System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_970165_1" w:history="1">
+      <w:hyperlink r:id="rId_BA5231_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6687,51 +6687,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>VENTILATION CONTROLLERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: MerlinGuard Gas Detection and Ventilation Control System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F516E_1" w:history="1">
+      <w:hyperlink r:id="rId_32BF19_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6926,51 +6926,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>For use with AGS TFT Detectors.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: AGSParkSafe Gas Detection and Ventilation Control System as manufactured and supplied by American Gas Safety; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_885A78_1" w:history="1">
+      <w:hyperlink r:id="rId_32C395_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7427,51 +7427,51 @@
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Tinned Copper.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSRGR Alarm Strobe Relay; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A2803E_1" w:history="1">
+      <w:hyperlink r:id="rId_B7E0AF_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7582,51 +7582,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>To Fire panel Terminals, Switched Connection: Dry Contact.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGS AGSFAB-1 Fire Alarm Bypass; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD6F8B_1" w:history="1">
+      <w:hyperlink r:id="rId_C4239E_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7723,51 +7723,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ambient Temperature: 85 Degrees C.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSRP2 Two Double Pole/Double Throw Relay Pack; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5AF5D6_1" w:history="1">
+      <w:hyperlink r:id="rId_E7E271_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7892,51 +7892,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>IP Rating: IP54.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSAAB Audible Alarm Beacon; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_55F27F_1" w:history="1">
+      <w:hyperlink r:id="rId_F81F33_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -7949,51 +7949,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Size: 7 x 5-3/4 x 4-1/2 inch (178 x 146 x 114 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGS Detector Guard; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6AE302_1" w:history="1">
+      <w:hyperlink r:id="rId_086F88_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -8006,51 +8006,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Spacer: 8-1/2 x 6-1/2 x 4 inch (216 x 165 x 102 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: AGSDETECTOR SPLASHGUARD Water Resistant Cover; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7BF2F0_1" w:history="1">
+      <w:hyperlink r:id="rId_A5F692_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -8175,80 +8175,80 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Products:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Non-Reactive, Cylinder and Regulator; AGS-CAL-SIZE-KIT; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E1D7EF_1" w:history="1">
+      <w:hyperlink r:id="rId_B54DD2_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Reactive, Cylinder and Regulator; AGS-TEST-GAS-SIZE-KIT; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C726B8_1" w:history="1">
+      <w:hyperlink r:id="rId_A001C7_1" w:history="1">
         <w:tooltip>www.americangassafety.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.americangassafety.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -9289,273 +9289,273 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_3D8E17"
+  Id="rId_4F8ABD"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/american_gas.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8CE5D5_1"
+  Id="rId_9AB270_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=American%252BGas%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(13850ags)%253A%2520&amp;coid=52452&amp;spec=13850ags&amp;rep=&amp;fax=727-530-0428"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8CE5D5_2"
+  Id="rId_9AB270_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8CE5D5_3"
+  Id="rId_9AB270_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/american-gas-safety-52452"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CECEE0_1"
+  Id="rId_F034A4_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=American%252BGas%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(13850ags)%253A%2520&amp;coid=52452&amp;spec=13850ags&amp;rep=&amp;fax=727-530-0428"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CECEE0_2"
+  Id="rId_F034A4_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_297464_1"
+  Id="rId_1B4A1A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7A60E_1"
+  Id="rId_AAE834_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C897A4_1"
+  Id="rId_ABAED2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4FEAB0_1"
+  Id="rId_76C968_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4054FD_1"
+  Id="rId_FDB00E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_497792_1"
+  Id="rId_22C3BD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_954ACB_1"
+  Id="rId_0E6487_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_231AF5_1"
+  Id="rId_937991_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B38F60_1"
+  Id="rId_228591_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E8CBD2_1"
+  Id="rId_762DA3_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_ED51F7_1"
+  Id="rId_2ACBB0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A1A64_1"
+  Id="rId_116FDA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DB43B0_1"
+  Id="rId_965DAF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E64BA6_1"
+  Id="rId_7CF063_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_45C51C_1"
+  Id="rId_C911C0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9B9094_1"
+  Id="rId_0E82B6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_78773D_1"
+  Id="rId_D2C3EE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_822107_1"
+  Id="rId_CB1AB8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_62558F_1"
+  Id="rId_52810E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A919F8_1"
+  Id="rId_7322D9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D89136_1"
+  Id="rId_5AC148_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_970165_1"
+  Id="rId_BA5231_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F516E_1"
+  Id="rId_32BF19_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_885A78_1"
+  Id="rId_32C395_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A2803E_1"
+  Id="rId_B7E0AF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD6F8B_1"
+  Id="rId_C4239E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5AF5D6_1"
+  Id="rId_E7E271_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_55F27F_1"
+  Id="rId_F81F33_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6AE302_1"
+  Id="rId_086F88_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7BF2F0_1"
+  Id="rId_A5F692_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E1D7EF_1"
+  Id="rId_B54DD2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C726B8_1"
+  Id="rId_A001C7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.americangassafety.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>