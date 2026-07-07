--- v0 (2026-01-20)
+++ v1 (2026-07-07)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/amscowin.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_9C6098" descr="https://www.arcat.com/clients/gfx/amscowin.png"/>
+              <wp:docPr id="1" name="Picture rId_8B17B3" descr="https://www.arcat.com/clients/gfx/amscowin.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_9C6098" descr="https://www.arcat.com/clients/gfx/amscowin.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_8B17B3" descr="https://www.arcat.com/clients/gfx/amscowin.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_9C6098"/>
+                      <a:blip r:link="rId_8B17B3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-972-6441 (tel:8019726441)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 801-974-0498</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: request info architecturalgroup@amscowindows.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: http://www.amscowindows.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>[ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DCD6F7_1" w:history="1">
+      <w:hyperlink r:id="rId_FECA9B_1" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Over 5 Years of Integrity and Innovation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>More than a three quarters-century in business has taught us a thing or two about making the best vinyl and aluminum windows and doors you can put in your home. And thanks to a long history of employee ingenuity and adoption of evolving manufacturing technologies, AMSCO Windows(R) has been able to stay on the cutting edge of the industry without cutting corners. So, you can be sure that every window and door that bears the AMSCO name is the product of years of solid consumer and technological research, creative experimentation, and relentless testing.</w:t>
       </w:r>
       <w:r>
@@ -1377,66 +1377,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Salt Lake City, UT 84125-0368</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-748-466</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-972-6441 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 801-974-0498</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EFEB8B_1" w:history="1">
+      <w:hyperlink r:id="rId_A18053_1" w:history="1">
         <w:tooltip>request info (architecturalgroup@amscowindows.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (architecturalgroup@amscowindows.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EFEB8B_2" w:history="1">
+      <w:hyperlink r:id="rId_A18053_2" w:history="1">
         <w:tooltip>https://www.amscowindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.amscowindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs. Coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -9473,69 +9473,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_9C6098"
+  Id="rId_8B17B3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/amscowin.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DCD6F7_1"
+  Id="rId_FECA9B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/amsco-windows-46910"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EFEB8B_1"
+  Id="rId_A18053_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=AMSCO%252BWindows&amp;message=RE%253A%2520Spec%2520Question%2520(08531amo)%253A%2520&amp;coid=46910&amp;spec=08531amo&amp;rep=&amp;fax=801-974-0498"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EFEB8B_2"
+  Id="rId_A18053_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.amscowindows.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>