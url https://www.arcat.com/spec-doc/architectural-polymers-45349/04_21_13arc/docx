--- v0 (2025-11-23)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/archpoly.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_4D0F0C" descr="https://www.arcat.com/clients/gfx/archpoly.png"/>
+              <wp:docPr id="1" name="Picture rId_D0BDEB" descr="https://www.arcat.com/clients/gfx/archpoly.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_4D0F0C" descr="https://www.arcat.com/clients/gfx/archpoly.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D0BDEB" descr="https://www.arcat.com/clients/gfx/archpoly.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_4D0F0C"/>
+                      <a:blip r:link="rId_D0BDEB"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1220 Little Gap Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Palmerton, PA 18071</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 610-824-3322</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 610-824-3777</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DFAB5_1" w:history="1">
+      <w:hyperlink r:id="rId_322A57_1" w:history="1">
         <w:tooltip>request info (Marshall@apformliner.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Marshall@apformliner.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DFAB5_2" w:history="1">
+      <w:hyperlink r:id="rId_322A57_2" w:history="1">
         <w:tooltip>https://apformliner.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://apformliner.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DFAB5_3" w:history="1">
+      <w:hyperlink r:id="rId_322A57_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Architectural Polymers has been a leader and innovator in the concrete form fabrication industry for over 20 years, offering concrete solutions to meet the individual needs of your pre-cast, tilt-up and cast-in-place construction projects. We developed a vast array of innovative methods that offer a superior solution to traditional brickwork and masonry and benefits the architectural community. Applications range from high quality concrete form liner molds for decorative concrete art on North America's highways, to custom manufacturing thin brick inlay systems to clad schools, hospitals, commercial office buildings, condominiums, and parking decks. At Architectural Polymers, we thrive on finding cost-effective solutions resulting in beautiful, decorative concrete structures.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>By way of continued excellence, Architectural Polymers supplies architects, owners, general contractors, and pre-cast concrete manufacturers with the top choices of quality thin brick approved by the Pre-Cast/Pre-Stressed Concrete Institute. We partnered with respected thin brick manufacturers such as Metro, Summitville Tile, Endicott Clay and ROben to offer their product line along with the Versa-Brix family and other veneer panel systems for non-concrete materials. As a system of thin brick, single and multi-use thin brick concrete form liners, service and accessories, this partnership utilized in its entirety reduces the cost to the consumer.</w:t>
       </w:r>
       <w:r>
@@ -1398,66 +1398,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1220 Little Gap Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Palmerton, PA 18071</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 610-824-3322</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 610-824-3777</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_80C403_1" w:history="1">
+      <w:hyperlink r:id="rId_3CBF89_1" w:history="1">
         <w:tooltip>request info (Marshall@apformliner.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Marshall@apformliner.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_80C403_2" w:history="1">
+      <w:hyperlink r:id="rId_3CBF89_2" w:history="1">
         <w:tooltip>https://apformliner.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://apformliner.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -5860,81 +5860,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_4D0F0C"
+  Id="rId_D0BDEB"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/archpoly.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DFAB5_1"
+  Id="rId_322A57_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Architectural%252BPolymers&amp;message=RE%253A%2520Spec%2520Question%2520(04215arc)%253A%2520&amp;coid=45349&amp;spec=04215arc&amp;rep=&amp;fax=610-824-3777"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DFAB5_2"
+  Id="rId_322A57_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://apformliner.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DFAB5_3"
+  Id="rId_322A57_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/architectural-polymers-45349"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_80C403_1"
+  Id="rId_3CBF89_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Architectural%252BPolymers&amp;message=RE%253A%2520Spec%2520Question%2520(04215arc)%253A%2520&amp;coid=45349&amp;spec=04215arc&amp;rep=&amp;fax=610-824-3777"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_80C403_2"
+  Id="rId_3CBF89_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://apformliner.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>