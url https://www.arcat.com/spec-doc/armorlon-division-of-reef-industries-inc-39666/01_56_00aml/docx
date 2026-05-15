--- v0 (2025-11-18)
+++ v1 (2026-05-15)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/armorlon.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_9BAA39" descr="https://www.arcat.com/clients/gfx/armorlon.png"/>
+              <wp:docPr id="1" name="Picture rId_0DE828" descr="https://www.arcat.com/clients/gfx/armorlon.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_9BAA39" descr="https://www.arcat.com/clients/gfx/armorlon.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_0DE828" descr="https://www.arcat.com/clients/gfx/armorlon.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_9BAA39"/>
+                      <a:blip r:link="rId_0DE828"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77075</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-231-6074</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 713-507-4251</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-507-4295</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4C5386_1" w:history="1">
+      <w:hyperlink r:id="rId_A5C36A_1" w:history="1">
         <w:tooltip>request info (ri@reefindustries.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (ri@reefindustries.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4C5386_2" w:history="1">
+      <w:hyperlink r:id="rId_A5C36A_2" w:history="1">
         <w:tooltip>https://www.reefindustries.com/armorlon.php downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.reefindustries.com/armorlon.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4C5386_3" w:history="1">
+      <w:hyperlink r:id="rId_A5C36A_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The Armorlon product group addresses a wide range of performance requirements in municipal, commercial or industrial environments. Whether the application is repair and maintenance, new construction or protection of existing facilities, Armorlon's line of products meets the challenges of the most diverse and demanding applications, including concrete slab floor protection and containment tarps.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Features / Advantages</w:t>
       </w:r>
       <w:r>
@@ -1057,66 +1057,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77075</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-231-6074</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 713-507-4251</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-507-4295</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7D3A4B_1" w:history="1">
+      <w:hyperlink r:id="rId_3A79B7_1" w:history="1">
         <w:tooltip>request info (ri@reefindustries.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (ri@reefindustries.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7D3A4B_2" w:history="1">
+      <w:hyperlink r:id="rId_3A79B7_2" w:history="1">
         <w:tooltip>https://www.reefindustries.com/armorlon.php downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.reefindustries.com/armorlon.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -2475,81 +2475,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_9BAA39"
+  Id="rId_0DE828"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/armorlon.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4C5386_1"
+  Id="rId_A5C36A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Armorlon%252C%252BDivision%252Bof%252BReef%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(01560aml)%253A%2520&amp;coid=39666&amp;spec=01560aml&amp;rep=&amp;fax=713-507-4295"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4C5386_2"
+  Id="rId_A5C36A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.reefindustries.com/armorlon.php"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4C5386_3"
+  Id="rId_A5C36A_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/armorlon-division-of-reef-industries-inc-39666"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7D3A4B_1"
+  Id="rId_3A79B7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Armorlon%252C%252BDivision%252Bof%252BReef%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(01560aml)%253A%2520&amp;coid=39666&amp;spec=01560aml&amp;rep=&amp;fax=713-507-4295"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7D3A4B_2"
+  Id="rId_3A79B7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.reefindustries.com/armorlon.php"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>