--- v0 (2026-03-15)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ascensio.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_3AD9C0" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
+              <wp:docPr id="1" name="Picture rId_49CEAC" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_3AD9C0" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_49CEAC" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_3AD9C0"/>
+                      <a:blip r:link="rId_49CEAC"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,51 +138,51 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2008 - 2024 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2008 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Ascension, a division of AGM Container Controls, Inc.; Wheelchair Lifts.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Ascension, a division of AGM Container Controls, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tucson, AZ 85716</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-459-0400</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 520-881-3993</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 520-881-4983</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DDB34A_1" w:history="1">
+      <w:hyperlink r:id="rId_43713F_1" w:history="1">
         <w:tooltip>request info (WebSales@ascension-lift.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (WebSales@ascension-lift.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DDB34A_2" w:history="1">
+      <w:hyperlink r:id="rId_43713F_2" w:history="1">
         <w:tooltip>https://ascension-lift.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ascension-lift.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DDB34A_3" w:history="1">
+      <w:hyperlink r:id="rId_43713F_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ascension has been manufacturing world-class wheelchair lifts for over two decades. Our commitment is to provide premium products and outstanding support to our clients.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Key facets of Ascension lifts are innovative design, distinctive aesthetics, precision manufacturing, and proven reliability for ensuring the safety and dignity of individuals with disabilities.</w:t>
       </w:r>
     </w:p>
@@ -316,65 +316,163 @@
         <w:rPr/>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete items below not required for project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vertical permanently-installed wheelchair lifts. (Virtuoso 5460F) (Protege 5442F)</w:t>
-[...13 lines deleted...]
-        <w:t>Vertical portable wheelchair lifts. (Virtuoso 5460P) (Protege 5442P)</w:t>
+        <w:t>Vertical Permanently-Installed Wheelchair Lifts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Virtuoso 5460F.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protege 5442F.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Permanently-Installed Wheelchair Lifts with Upper Landing Gate.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Virtuoso 5460FG.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protege 5442FG.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Portable Wheelchair Lifts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Virtuoso 5460P. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protege 5442P.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
@@ -574,135 +672,135 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Installation methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Shop Drawings: Drawings shall show dimensional and wiring requirements.</w:t>
+        <w:t>Shop Drawings: Drawings will show dimensional and wiring requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Verification Samples: For each finish product specified, two samples, 2 x 3 inches (50 x 75 mm) representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer shall have not less than twenty years of experience in the design and manufacture of vertical wheelchair lifts.</w:t>
+        <w:t>Manufacturer will have not less than twenty years of experience in the design and manufacture of vertical wheelchair lifts.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Installer Qualifications: Minimum 2 year experience installing similar products.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRE-INSTALLATION MEETINGS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees will include Architect, Contractor and trades involved. Agenda will include schedule, responsibilities, critical path items and approvals.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -794,153 +892,93 @@
         <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Extended warranty plans are available.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer shall provide a warranty for a period of ten years on the drive train, four years on all other components, and 90 days on labor, starting from the date of installation.</w:t>
+        <w:t>Manufacturer will provide a warranty for a period of ten years on the drive train, four years on all other components, and 90 days on labor, starting from the date of installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Acceptable Manufacturer: Ascension, a division of AGM Container Controls, Inc., which is located at:</w:t>
-[...59 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Acceptable Manufacturer: Ascension, a division of AGM, which is located at: 3526 E. Ft. Lowell Rd.; Tucson, AZ 85716; ASD Toll Free Tel: 800-459-0400; Tel:  520-881-3993. Fax: 520-881-4983; Email: WebSales@ascension-lift.com. Web: https://www.ascension-lift.com.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
@@ -1047,50 +1085,64 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ADA Compliant: Includes applicable operating and safety devices.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Floor: Low-profile facilitating entry to the lift. Eliminates need for an installation pit or an access ramp at lower landing end. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility beyond anchors at base of lift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Physical Characteristics:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lifting capacity: 750 lbs (340 kg).</w:t>
       </w:r>
@@ -1126,201 +1178,201 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vertical Travel: 12 to 60 inches (305 to 1524 mm), infinitely adjustable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Gate Configuration: </w:t>
+        <w:t>Platform Gate Configuration:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER **  Delete operation options not required for the lower and upper gate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lower Gate:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing.</w:t>
-[...41 lines deleted...]
-        <w:t>Automatic Operation: Right handed. </w:t>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Upper Gate: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
-[...41 lines deleted...]
-        <w:t>Automatic Operation:  Right handed. </w:t>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dimensions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1416,51 +1468,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Safety Skirt: Constructed from rigid plastic.</w:t>
+        <w:t>Safety Skirt: Constructed from neoprene-coated nylon with PVC stiffeners.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Finish:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1510,51 +1562,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Drive Configuration: Direct-acting hydraulic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Synchronized Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1604,50 +1656,64 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Motor:  1/2 hp, 115 V AC single phase.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Control Circuits: 24 VDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Electrical System:  Certified to ASME A17.5 by independent testing laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift Safety Devices: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -1819,160 +1885,194 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Floor:  Low profile and slip resistant surface. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>No installation pit or external access ramp at the lower landing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length frame integrated grab bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete compression tool kit option if not required. </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Add-Ons: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...24 lines deleted...]
-        <w:t>Operation and Handing: as specified in the �Gate Configuration� Paragraph in this Article.  </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Automatic Standby Power (Battery Backup):  Minimum 5 lift cycles at full load during power outage events. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Two-Way Communication:  Hands-free autodialing phone on platform. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Universal Keys:  Limits lift use to authorized persons.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Auxiliary Lighting: Provides lighting when facility power is lost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Pan: Safely stops lift if platform is obstructed during downward travel.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** The Ascension Protege 5442F permanently-installed vertical wheelchair lift Model Series can be used in any type of construction work. The lift is an excellent choice for stages, elevation changes, and overcoming other architectural barriers in a variety of public and commercial building types. The Ascension Protege is a premium lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, under-platform safety pan, 42 inches (1067 mm) maximum rise, and floor-level installation with no pit. Delete this model if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>VERTICAL PERMANENTLY-INSTALLED WHEELCHAIR LIFTS (Protege 5442F)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
@@ -2053,50 +2153,64 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ADA Compliant: Includes applicable operating and safety devices.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Floor: Low-profile facilitating entry to the lift. Eliminates need for a pit or access ramp at the lower landing end. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility beyond anchors at base of lift.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Physical Characteristics: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lifting Capacity: 900 pounds (408 kg).</w:t>
       </w:r>
@@ -2132,201 +2246,201 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vertical Travel: 4 to 42 inches (102 to 1067 mm), infinitely adjustable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Gate Configuration:</w:t>
+        <w:t>Platform Gate Configuration:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER **  Delete operation options not required for the lower and upper gate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lower Gate:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing.</w:t>
-[...41 lines deleted...]
-        <w:t>Automatic Operation:  Right handed. </w:t>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Upper Gate: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
-[...41 lines deleted...]
-        <w:t>Automatic Operation:  Right handed. </w:t>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dimensions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2357,64 +2471,50 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift Dimensions (WxLxH): 47.63 x 58.25 x 49 inches (1210 x 1480 x 1245 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Clear Space: 36 x 54 inches (914 x 1372 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
-        <w:pStyle w:val="ARCATSubPara"/>
-[...12 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Materials:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.</w:t>
       </w:r>
@@ -2422,51 +2522,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Platform Sheet Metal and Under-Platform Safety Pan: Aluminum alloy.</w:t>
+        <w:t>Platform Sheet Metal and Under-Platform Safety Pan: 1/16 inch (1.6 mm) aluminum alloy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Finish:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2530,51 +2630,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Drive Configuration: Direct-acting hydraulic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Synchronized Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2624,50 +2724,64 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Motor:  1/2 hp, 115 V AC single phase.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Control Circuits: 24 VDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Electrical System:  Certified to ASME A17.5 by independent testing laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift Safety Devices:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -2823,128 +2937,124 @@
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Floor:  Low profile and slip resistant surface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>No installation pit or external access ramp at the lower landing.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length grab bar. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** 5442F is engineered for a fixed location with relocation possible. For a portable model refer to the 5442P. Delete if not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** 5442F is engineered for a fixed location with relocation possible. For a portable model refer to the 5442P. Delete compression tool kit option if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Add-Ons: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...24 lines deleted...]
-        <w:t>Operation and handing as specified in the �Gate Configuration� Paragraph in this Article.  </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Automatic Standby Power (Battery Backup):  Minimum 5 lift cycles at full load during power outage events. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2956,89 +3066,3321 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Universal Keys:  Limits lift use to authorized persons. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Shaftway Package:  For installation in an hoistway/shaftway. </w:t>
+        <w:t>Shaftway Package:  For installation in a hoistway/shaftway. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Auxiliary Lighting: Provides lighting when facility power is lost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Ascension Virtuoso 5460P Model Series vertical portable wheelchair lift provides access to stages and platforms for individuals with disabilities. The lift is completely self-contained and compact, requiring no additional components. The portability feature adds flexibility to multi-use facilities. The Ascension Virtuoso is a premium portable lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, rigid safety skirting, and 60" maximum rise. Delete this model if not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** The Ascension Virtuoso 5460FG permanently-installed vertical wheelchair lift Model Series can be used in any type of construction work. In this variation, the Virtuoso is installed in a single location and lifts a rider to a platform with an installed gate at the upper landing. This gate is included with the lift. The lift is an excellent choice for stages, elevation changes, and overcoming other architectural barriers in a variety of public and commercial building types. The Ascension Virtuoso is a premium lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, rigid safety skirting, 60 inches (1524 mm) maximum rise, and floor-level installation with no pit. Delete this model if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>VERTICAL PORTABLE WHEELCHAIR LIFTS (Virtuoso 5460P) </w:t>
-[...13 lines deleted...]
-        <w:t>Lift Product: Virtuoso 5460P as manufactured by Ascension. Portable lifting device, unenclosed and self-contained, requiring no additional components or facility modifications. Raises and lowers platform and occupant providing accessibility to stages, platforms, or similar elevated surfaces.</w:t>
+        <w:t>VERTICAL PERMANENTLY-INSTALLED WHEELCHAIR LIFTS WITH UPPER LANDING GATE (Virtuoso 5460FG)			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Product: Virtuoso 5460FG as manufactured by Ascension. Unenclosed, self-contained vertical wheelchair lift with a fixed upper landing gate for use by individuals with disabilities. Raises and lowers platform and occupant providing accessibility to stages, platforms, or similar elevated surfaces.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low Profile: No machine tower, to maintain viewing lines.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform: Supported by an electro-hydraulic lifting mechanism.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Independent Use: By individuals with disabilities.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ADA Compliant: Includes applicable operating and safety devices.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor: Low-profile facilitating entry to the lift. Eliminates need for an installation pit or an access ramp at lower landing end.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility beyond anchors at base of lift. 	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Characteristics: 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lifting capacity: 750 lbs (340 kg).	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight of Lift: 1025 lbs (465 kg) maximum.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Speed: 7 ft per min (2.1 mpm).	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Travel: 12 to 60 inches (305 to 1524 mm), infinitely adjustable.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform and Upper Landing Gate Configuration:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete operation options not required for the lower and upper gate.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Platform Gate:	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Landing Gate: Stationary gate mounted at the upper landing that guards against falling onto the lift from the upper landing. For applications that require guard rails be installed at the upper landing.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dimensions:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No part of lift to be over 44 inches (1117 mm) high when platform is on the ground; except when equipped with optional stage guard.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Clear Space (WxL): 51.25 x 64.25 inches (1302 x 1632 mm).	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Dimensions (WxLxH): 47.25 x 62.75 x 44 inches (1200 x 1594 x 1118 mm).	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Clear Space: 36 x 54 inches (914 x 1371 mm). 	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gates: 43 inches (1092 mm) high. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Skirt: Constructed from neoprene-coated nylon with PVC stiffeners.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed Metal Surfaces: Finished by powder coating.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete color option not required. Contact Ascension for custom color selection.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Black. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: ______. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drive Configuration: Direct-acting hydraulic.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical Requirements: 	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** International electrical configurations available.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amperage Draw per Lift: 15 Amps maximum.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Service Line: 120 VAC, 60 hertz. Amperage capacity: 15 Amps.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motor: 1/2 hp, 115 V AC single phase.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Control Circuits: 24 VDC.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical System: Certified to ASME A17.5 by independent testing laboratory.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Safety Devices: 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Construction: Meet applicable requirements of ASME A18.1, ASME A17.5, ADAAG, ANSI 117.1, and NFPA 70 (NEC). 	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Included Safety Features: For passenger and general public protection.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Skirt: Completely encloses and protects area under platform. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Switches: Stop platform movement in case of excess skirt deflection.					 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Operating Switches: Constant pressure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Emergency Stop Button: Lighted, sounds audible alarm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electro-Mechanical Interlock: Prevents accidental opening of lower platform gate, and if provided, the upper landing gate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gate Switches: Prevent operation if either platform gate is open. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hand Pump: Allows platform to manually be raised or lowered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gates: 43 inches (1092 mm) high. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Visibility: Unobstructed view. Transparent sidewalls and platform gates.					 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift platform stop height sensor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor: Low profile and slip resistant surface.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No installation pit or external access ramp at the lower landing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length frame integrated grab bar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete compression tool kit option if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add-Ons:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Standby Power (Battery Backup): Minimum 5 lift cycles at full load during power outage events.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Two-Way Communication: Hands-free autodialing phone on platform.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Universal Keys: Limits lift use to authorized persons.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Auxiliary Lighting: Provides lighting when facility power is lost.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Pan: Safely stops lift if platform is obstructed during downward travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** The Ascension Protege 5442FG permanently-installed vertical wheelchair lift Model Series can be used in any type of construction work. The Ascension Protege 5442FG features a fixed gate installed at the upper landing platform. With some exceptions, this option is often used for lift distances greater than 30 inches. The lift is an excellent choice for stages, elevation changes, and overcoming other architectural barriers in a variety of public and commercial building types. The Ascension Protege is a premium lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, under-platform safety pan, 42 inches (1067 mm) maximum rise, and floor-level installation with no pit. Delete this model if not required.				 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VERTICAL PERMANENTLY-INSTALLED WHEELCHAIR LIFTS WITH UPPER LANDING GATE (Protege 5442FG)				 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Product: Protege 5442FG as manufactured by Ascension. Unenclosed, self-contained vertical wheelchair lift with a fixed upper landing gate for use by individuals with disabilities. Raises and lowers platform and occupant providing accessibility to stages, platforms, or similar elevated surfaces.			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Requires minimal modifications to using facility. 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low Profile: No machine tower to maintain viewing lines. 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform: Supported by an electro-hydraulic lifting mechanism. 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Independent Use: By individuals with disabilities		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ADA Compliant: Includes applicable operating and safety devices.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor: Low-profile facilitating entry to the lift. Eliminates need for a pit or access ramp at the lower landing end.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility beyond anchors at base of lift. 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Characteristics: 			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lifting Capacity: 900 pounds (408 kg).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight of Lift: 850 pounds maximum (386 kg).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Speed: 5 fpm (1.5 mpm).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Travel: 4 to 42 inches (102 to 1067 mm), infinitely adjustable.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform and Upper Landing Gate Configuration:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete operation options not required for the lower and upper gate.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Platform Gate:		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Landing Gate: Stationary gate mounted at the upper landing that guards against falling onto the lift from the upper landing. For applications that require guard rails be installed at the upper landing.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Left handed. Powered door operators.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation: Right handed. Powered door operators.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dimensions:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No part of lift to be over 49 inches (1245 mm) high when platform is on the ground except when equipped with optional stage guard.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Clear Space (WxL): 51.63 x 60.75 inches (1311 x 1543 mm).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Dimensions (WxLxH): 47.63 x 58.25 x 49 inches (1210 x 1480 x 1245 mm).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Clear Space; Upper Landing Gate Version: 36 x 58 inches (914 x 1473 mm).		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Sheet Metal and Under-Platform Safety Pan: 1/16 inch (1.6 mm) aluminum alloy.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed Metal Surfaces: Finished by powder coating.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete color option not required. Contact Ascension for custom color selection.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Black.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: ______.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base Frame: Hot-dip galvanized.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drive Configuration: Direct-acting hydraulic.			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical Requirements:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** International electrical configurations available.			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amperage Draw per Lift: 13 Amps maximum.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Service Line: 120 VAC, 60 hertz. Amperage capacity: Exceeding 13 Amps.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motor: 1/2 hp, 115 V AC single phase.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Control Circuits: 24 VDC.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical System: Certified to ASME A17.5 by independent testing laboratory.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Safety Devices:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Construction: Meet applicable requirements of ASME A18.1, ASME A17.5, ADAAG, ANSI 117.1, and NFPA 70 (NEC). 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Included Safety Features: For passenger and general public protection.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Operating Switches: Constant pressure.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Emergency Stop Button: Lighted, sounds audible alarm.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electro-Mechanical Interlock: Prevents accidental opening of lower platform gate, and if provided, the upper landing gate.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gate Switches: Prevent operation if either platform gate is open.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hand Pump: Allows platform to manually be raised or lowered.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gate Heights: 48 inches (1220 mm).	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Visibility: Unobstructed view. Transparent sidewalls and platform gates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift platform stop height sensor.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Under-Platform Safety Pan: Safely stops lift if platform is obstructed during downward travel.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor: Low profile and slip resistant surface.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No installation pit or external access ramp at the lower landing.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length grab bar.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** 5442FG is engineered for a fixed location with relocation possible. For a portable model refer to the 5442P. Delete compression tool kit option if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway.			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add-Ons:			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Standby Power (Battery Backup): Minimum 5 lift cycles at full load during power outage events.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Two-Way Communication: Hands-free autodialing phone on platform.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Universal Keys: Limits lift use to authorized persons.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shaftway Package: For installation in a hoistway/shaftway. 		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Auxiliary Lighting: Provides lighting when facility power is lost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** The Ascension Virtuoso 5460P Model Series vertical portable wheelchair lift provides access to stages and platforms for individuals with disabilities. The lift is completely self-contained and compact, requiring no additional components. The portability feature adds flexibility to multi-use facilities. The Ascension Virtuoso is a premium portable lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, rigid safety skirting, and 60 inch (1524 mm) maximum rise. Delete this model if not required.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VERTICAL PORTABLE WHEELCHAIR LIFTS (Virtuoso 5460P)				 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Product: Virtuoso 5460P as manufactured by Ascension. Portable lifting device, unenclosed and self-contained, requiring no additional components or facility modifications. Raises and lowers platform and occupant providing accessibility to stages, platforms, or similar elevated surfaces.			 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low Profile: No machine tower to maintain viewing lines.		 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform: Supported on an electro-hydraulic lifting mechanism with built-in casters for portability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Casters: Permit easy movement of unoccupied lift over hard, level surfaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>With Casters Removed: Lift to rest firmly on any hard, level surface, providing a stable base for operation of lift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Independent Use: By individuals with disabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ADA Compliant: Includes applicable operating and safety devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Profile: Low profile facilitating entry to the lift. Eliminates need for a pit or access ramp at lower landing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Characteristics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lifting Capacity: 750 pounds (340 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight of Lift: 1025 pounds (465 kg) maximum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Speed: 7 fpm (2.1 mpm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Travel: 12 to 60 inches (305 to 1524 mm), infinitely adjustable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Gate Configuration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Additional gate swings for the lower and upper platform gates are possible. Automatic operation for the lower platform gate is also possible. Contact the manufacturer for more detailed information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Platform Gate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Platform Gate: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dimensions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No part of the lift to be over 44 inches (1117 mm) high when platform is on the ground except when equipped with optional stage guard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Space Requirements; Operational, Storage, and Transport (HxLxW): 44 x 66 x 48 inches (1117 x 1677 x 1219 mm). Height is for platform in the down position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Clear Space: 36 x 54 inches (914 x 1372 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gates: 43 inches (1092 mm) high.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Skirt: Constructed from neoprene-coated nylon with PVC stiffeners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed Metal Surfaces: Finished by powder coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete color option not required. Contact Ascension for custom color selection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Black.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drive Configuration: Direct-acting hydraulic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Option: international electrical configurations available)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amperage Draw per Lift:  15 Amps maximum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Service:  120 VAC, 60 hertz, single phase, 15 amp service. Three prong grounded electrical cord. Length:  20 feet (6.1 m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>A Ground Fault Circuit Interrupter (GFCI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motor:  1/2 hp, 115 V AC single phase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Control Circuits: 24 VDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electrical System:  Certified to ASME A17.5 by independent testing laboratory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Safety Devices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Construction:  Meet applicable requirements of ASME A18.1, ASME A17.5, ADAAG, ANSI 117.1, and NFPA 70 (NEC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Included Safety Features:  For passenger and general public protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Skirt:  Completely encloses and protects area under platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Switches:  Stop platform movement in case of excess skirt deflection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Operating Switches:  Constant pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Emergency Stop Button:  Lighted, sounds audible alarm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electro-Mechanical Interlock:  Prevents accidental opening of lower platform gate, and if provided, the upper landing gate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gate Switches:  Prevent operation if either platform gate is open.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hand Pump:  Allows platform to manually be raised or lowered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gates:  43 inches (1092 mm) high.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Visibility:  Unobstructed view. Transparent sidewalls and platform gates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift platform stop height sensor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor:  Low profile and slip resistant surface. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No installation pit or external access ramp at the lower landing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length frame integrated grab bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Portability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Casters: 3-1/2 inches (89 mm) diameter hard rubber. Attachable to platform without tools; stored in base frame when not in use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Once attached, lift rolls easily over hard, smooth, level surfaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift may be moved via fork lift or fork truck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Operating Characteristics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Three Constant Pressure "UP/DOWN" Switches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Stop Height:  Adjustable without use of tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Opening Upper Landing Platform Gate: Deploys a .190 inch (4.8 mm) aluminum dock plate that rests on the upper landing surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dock Plate:  Provides smooth transition between platform and upper landing. Closing upper landing platform gate retracts the dock plate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete compression tool kit option if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add-Ons:	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Standby Power (Battery Backup): Minimum 5 lift cycles at full load during power outage events. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wireless Stanchions (Call Stations). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Oversized Casters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Cover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** The Ascension Protege 5442P Model Series vertical portable wheelchair lift provides access to stages and platforms for individuals with disabilities. The lift is completely self-contained and compact, requiring no additional components. The portability feature adds flexibility to multi-use facilities. The Ascension Protege is a premium portable lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, under-platform safety pan, and 42 inches (1067 mm) maximum rise. Delete this model if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VERTICAL PORTABLE WHEELCHAIR LIFTS (Protege 5442P) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Product: Protege 5442P as manufactured by Ascension. Portable lifting device, unenclosed, self-contained, requiring no additional components or facility modifications. Raises and lowers platform and occupant providing accessibility to stages, platforms, or similar elevated surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Low Profile: No machine tower to maintain viewing lines. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3064,355 +6406,369 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>With Casters Removed: Lift to rest firmly on any hard, level surface, providing a stable base for operation of lift.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Self-supported Unit: No anchoring to facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Independent Use: By individuals with disabilities</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ADA Compliant: Includes applicable operating and safety devices.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Platform Profile: Low profile facilitating entry to the lift. Eliminates need for a pit or access ramp at lower landing.</w:t>
+        <w:t>Platform Profile: Slim profile frame eliminates need for pit or access ramp at lower landing and facilitate entry into lift directly at floor level by patrons.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Physical Characteristics:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lifting Capacity: 750 pounds (340 kg).</w:t>
-[...55 lines deleted...]
-        <w:t>Gate Configuration:</w:t>
+        <w:t>Lifting Capacity: 900 pounds (408 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight of Lift: 850 pounds (386 kg) maximum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Speed: 5 fpm (1.5 mpm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical Travel: 4 to 42 inches (102 to 1067 mm), infinitely adjustable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Gate Configuration:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER **  Additional gate swings for the lower and upper platform gates are possible. Automatic operation for the lower platform gate is also possible. Contact the manufacturer for more detailed information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lower Platform Gate:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
-[...27 lines deleted...]
-        <w:t>Manual Operation:  Right handed. Self-closing.</w:t>
+        <w:t>Manual Operation: Left handed. Hydraulic door closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Platform Gate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation: Right handed. Hydraulic door closer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dimensions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>No part of the lift to be over 44 inches (1117 mm) high when platform is on the ground except when equipped with optional stage guard.</w:t>
-[...41 lines deleted...]
-        <w:t>Sidewalls and Platform Gates: 43 inches (1092 mm) high </w:t>
+        <w:t>No part of the lift to be over 49 inches (1245 mm) high when platform is on the ground except when equipped with optional stage guard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Space Requirements; Operational, Storage, and Transport (HxLxW): 49 x 61 x 48 inches (1245 x 1549 x 1219 mm). Height is for platform in the down position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Clear Space: Size: 36 x 54 inches (914 x 1372 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gates: 48 inches (1220 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Materials:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Platform, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.</w:t>
+        <w:t>Platform Frame, Base Frame, and Lifting Device: ASTM A 36 or similar low-carbon steel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Safety Skirt: Constructed from rigid plastic.</w:t>
+        <w:t>Platform Sheet Metal and Under-Platform Safety Pan: 1/16 inch aluminum alloy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Finish:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3439,126 +6795,140 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Black.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: ______.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed Base Frame Metal Surfaces: Hot-dip galvanized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Drive Configuration: Direct-acting hydraulic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Synchronized Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
+        <w:t>Synchronized Dual Hydraulic Cylinders: Evenly support both sides of lift platform.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports minimizing vibration transmission and reducing frame-borne noise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Electrical Requirements:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Option: international electrical configurations available)</w:t>
-[...13 lines deleted...]
-        <w:t>Amperage Draw per Lift:  15 Amps maximum.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Option: International electrical configurations available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amperage Draw per Lift:  13 Amps maximum.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Service:  120 VAC, 60 hertz, single phase, 15 amp service. Three prong grounded electrical cord. Length:  20 feet (6.1 m).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3570,50 +6940,64 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Motor:  1/2 hp, 115 V AC single phase.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Control Circuits: 24 VDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Electrical System:  Certified to ASME A17.5 by independent testing laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift Safety Devices:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -3626,247 +7010,247 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Included Safety Features:  For passenger and general public protection.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Safety Skirt:  Completely encloses and protects area under platform.</w:t>
+        <w:t>Operating Switches:  Constant pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Emergency Stop Button:  Lighted, sounds audible alarm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Electro-Mechanical Interlock:  Prevents accidental opening of lower platform gate, and if provided, the upper landing gate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gate Switches:  Prevent operation if either platform gate is open.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hand Pump:  Allows platform to manually be raised or lowered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidewalls and Platform Gate Heights:  48 inches (1220 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Switches:  Stop platform movement in case of excess skirt deflection.</w:t>
-[...96 lines deleted...]
-        <w:rPr/>
         <w:t>Visibility:  Unobstructed view. Transparent sidewalls and platform gates.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift platform stop height sensor.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Platform Floor:  Low profile and slip resistant surface. </w:t>
+        <w:t>Under-Platform Safety Pan:  Safely stops lift if platform is obstructed during downward travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Floor:  Low profile and slip resistant surface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>No installation pit or external access ramp at the lower landing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length grab bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Portability:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Casters: 3-1/2 inches (89 mm) diameter hard rubber. Attachable to platform without tools; stored in base frame when not in use. </w:t>
-[...13 lines deleted...]
-        <w:t>Once attached, lift rolls easily over hard, smooth, level surfaces. </w:t>
+        <w:t>Casters: 5 inches (127 mm) diameter. Attachable to platform without tools; stored in base frame when not in use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Once attached, lift rolls easily over any hard, smooth, level surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lift may be moved via fork lift or fork truck.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3892,1253 +7276,365 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Stop Height:  Adjustable without use of tools.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Opening Upper Landing Platform Gate:  Deploys a dock plate that rests on the upper landing surface. </w:t>
+        <w:t>Opening Upper Landing Platform Gate: Deploys a .190 inch (4.8 mm) aluminum dock plate that rests on the upper landing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dock Plate:  Provides smooth transition between platform and upper landing. Closing upper landing platform gate retracts the dock plate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Capability: May be compressed to 33 inches (838 mm) wide facilitating relocation through a 36 inch (914 mm) wide doorway. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete compression took kit option if not required. </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Compression Tool Kit: Recommended to facilitate compression of the lift. From Ascension.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add-Ons:	 </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Ascension Protege 5442P Model Series vertical portable wheelchair lift provides access to stages and platforms for individuals with disabilities. The lift is completely self-contained and compact, requiring no additional components. The portability feature adds flexibility to multi-use facilities. The Ascension Protege is a premium portable lift for customers who want more than just the status quo. It features a low profile, generous window area, quiet electro-hydraulic drive train, under-platform safety pan, and 42 inches (1067 mm) maximum rise. Delete this model if not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete add-on options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Standby Power (Battery Backup): Minimum 5 lift cycles at full load during power outage events. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wireless Stanchions (Call Stations). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Oversized Casters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift Cover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>VERTICAL PORTABLE WHEELCHAIR LIFTS (Protege 5442P) </w:t>
-[...967 lines deleted...]
-        <w:t>EXECUTION</w:t>
+        <w:t>EXAMINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify suitability of substrate preparation in accordance with approved manufacturer's drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify correct space requirements in accordance with approved manufacturer's drawings. Verify electrical service is of correct type and at correct location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not begin installation until substrates have been properly prepared. If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>EXAMINATION</w:t>
-[...41 lines deleted...]
-        <w:t>Do not begin installation until substrates have been properly prepared. If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clean surfaces thoroughly prior to installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PREPARATION</w:t>
-[...27 lines deleted...]
-        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install lift in accordance with approved submittals, manufacturer's instructions, and ASME A18.1 requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lift base will independently support the weight of the entire unit, and will be anchored to the pad at all four corners underneath the lift car. No part of the lift base frame will require anchoring to an adjacent wall for structural support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>INSTALLATION</w:t>
-[...40 lines deleted...]
-        <w:rPr/>
         <w:t>FIELD QUALITY CONTROL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Perform acceptance tests as required by code and the authority having jurisdiction. Place rated load on platform and operate for several cycles to verify correct installation and operation. No mechanical failures shall occur and no wear that would affect the reliability of the lift shall be detected.</w:t>
+        <w:t>Perform acceptance tests as required by code and the authority having jurisdiction. Place rated load on platform and operate for several cycles to verify correct installation and operation. No mechanical failures will occur and no wear that would affect the reliability of the lift will be detected.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -5988,83 +8484,71 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_3AD9C0"
+  Id="rId_49CEAC"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ascensio.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DDB34A_1"
+  Id="rId_43713F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Ascension%252C%252Ba%252Bdivision%252Bof%252BAGM%252BContainer%252BControls%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(14420asc)%253A%2520&amp;coid=30670&amp;spec=14420asc&amp;rep=&amp;fax=520-881-4983"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DDB34A_2"
+  Id="rId_43713F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://ascension-lift.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DDB34A_3"
+  Id="rId_43713F_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/ascension-a-division-of-agm-container-controls-inc-30670"
-  TargetMode="External"
-[...10 lines deleted...]
-  Target="https://ascension-lift.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>