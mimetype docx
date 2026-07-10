--- v0 (2025-11-28)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ascensio.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_D824F3" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
+              <wp:docPr id="1" name="Picture rId_B0FA54" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_D824F3" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_B0FA54" descr="https://www.arcat.com/clients/gfx/ascensio.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_D824F3"/>
+                      <a:blip r:link="rId_B0FA54"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,51 +138,51 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2017 - 2020 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2017 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Ascension, a division of AGM Container Controls, Inc.; Wheelchair Lifts.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Ascension, a division of AGM Container Controls, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tucson, AZ 85716</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-459-0400</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 520-881-3993</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 520-881-4983</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E34F89_1" w:history="1">
+      <w:hyperlink r:id="rId_21ED5A_1" w:history="1">
         <w:tooltip>request info (WebSales@ascension-lift.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (WebSales@ascension-lift.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E34F89_2" w:history="1">
+      <w:hyperlink r:id="rId_21ED5A_2" w:history="1">
         <w:tooltip>https://ascension-lift.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ascension-lift.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E34F89_3" w:history="1">
+      <w:hyperlink r:id="rId_21ED5A_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ascension has been manufacturing world-class wheelchair lifts for over two decades. Our commitment is to provide premium products and outstanding support to our clients.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Key facets of Ascension lifts are innovative design, distinctive aesthetics, precision manufacturing, and proven reliability for ensuring the safety and dignity of individuals with disabilities.</w:t>
       </w:r>
       <w:r>
@@ -301,51 +301,107 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vertical enclosed permanently-installed wheelchair lifts. (Clarity 16E, Clarity 16S, Clarity 16D, Clarity 16C).</w:t>
+        <w:t>Vertical enclosed permanently-installed wheelchair lifts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity 16E. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity 16S. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity 16D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity 16C. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
@@ -559,121 +615,121 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Shop Drawings: Drawings shall show dimensional and wiring requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: For each finish product specified, two samples 2 x 3 inches (50 x 75 mm) representing actual product, color, and patterns.</w:t>
+        <w:t>Verification Samples: For each finish product specified, two (2) samples 2 x 3 inches (50 x 75 mm) representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer shall have not less than twenty years of experience in the design and manufacture of vertical wheelchair lifts.</w:t>
-[...13 lines deleted...]
-        <w:t>Installer Qualifications: Minimum 2 year experience installing similar products.</w:t>
+        <w:t>Manufacturer shall have not less than twenty (20) years of experience in the design and manufacture of vertical wheelchair lifts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer Qualifications: Minimum two (2) year experience installing similar products.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRE-INSTALLATION MEETINGS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+        <w:t>Convene a conference approximately two (2) weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -765,51 +821,51 @@
         <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Extended warranty plans are available.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer shall provide a warranty for a period of ten years on the drive train, four years on all other components, and 90 days on labor, starting from the date of installation.</w:t>
+        <w:t>Manufacturer shall provide a warranty for a period of ten (10) years on the drive train, four (4) years on all other components, and nintety (90) days on labor, starting from the date of installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -839,66 +895,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tucson, AZ 85716</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-459-0400</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 520-881-3993</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 520-881-4983</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_449D44_1" w:history="1">
+      <w:hyperlink r:id="rId_B4236A_1" w:history="1">
         <w:tooltip>request info (WebSales@ascension-lift.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (WebSales@ascension-lift.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_449D44_2" w:history="1">
+      <w:hyperlink r:id="rId_B4236A_2" w:history="1">
         <w:tooltip>https://ascension-lift.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ascension-lift.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -919,51 +975,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>VERTICAL PERMANENTLY-INSTALLED WHEELCHAIR LIFTS</w:t>
+        <w:t>VERTICAL ENCLOSED PERMANENTLY-INSTALLED WHEELCHAIR LIFTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Enclosed vertical platform wheelchair lift with self-contained drive system.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -999,51 +1055,51 @@
         <w:rPr/>
         <w:t>Low-Profile Platform Floor: Eliminates need for pit or access ramp at lower landing and facilitates entry into lift platform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete lift product model not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lift Product: Clarity 16E. Machine cabinet, transparent runway enclosure, and lifting platform servicing 2 landings, each on opposing sides of the lift.</w:t>
+        <w:t>Lift Product: Clarity 16E. Machine cabinet, transparent enclosure, and lifting platform servicing two (2) landings, each on opposing sides of the lift.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Machine Cabinet: Installs against uppermost landing serviced providing clear view lines through the transparent runway enclosure on three sides.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1069,93 +1125,93 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Enclosure Structure:  Aluminum alloy. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lift Product: Clarity 16S. Machine cabinet and lifting platform servicing 2 landings, each on opposing sides of the lift. Installs in a shaft inside a building.</w:t>
+        <w:t>Lift Product: Clarity 16S. Machine cabinet and lifting platform servicing two (2) landings, each on opposing sides of the lift. Installs in a shaft inside a building.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Machine Cabinet: Installs against uppermost landing serviced, minimizing the required clear width.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Required Installation Space: 44.25 x 65.25 inches (1125 x 1660 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lift Product: Clarity 16D. Machine cabinet, transparent runway enclosure, and lifting platform servicing 2 landings, each on the same side of the lift.</w:t>
+        <w:t>Lift Product: Clarity 16D. Machine cabinet, transparent enclosure, and lifting platform servicing two (2) landings, each on the same side of the lift.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Machine Cabinet: Installs against wall/structure opposing the landings, providing clear view lines through the transparent runway enclosure on three sides.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1181,51 +1237,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Enclosure Structure:  Aluminum alloy. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lift Product: Clarity 16C. Machine cabinet and lifting platform servicing 2 landings each on the same side of the lift. Installs in a shaft inside a building.</w:t>
+        <w:t>Lift Product: Clarity 16C. Machine cabinet and lifting platform servicing two (2) landings each on the same side of the lift. Installs in a shaft inside a building.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Machine Cabinet: Installs against the wall/structure opposing the landings, minimizing the required clear width.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1331,439 +1387,623 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lower Landing Door: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Manual Operation:  Left handed. Self-closing spring hinges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manual Operation:  Right handed. Self-closing spring hinges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation:  Left handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Automatic Operation:  Right handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Landing Door: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manual Operation:  Right handed. Self-closing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Left handed. </w:t>
+        <w:t>Automatic Operation:  Left handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Right handed. </w:t>
-[...13 lines deleted...]
-        <w:t>Upper Landing Door: </w:t>
+        <w:t>Automatic Operation:  Right handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Upper Landing Gate: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manual Operation:  Right handed. Self-closing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Left handed. </w:t>
+        <w:t>Automatic Operation:  Left handed. Powered door operators.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Right handed. </w:t>
-[...13 lines deleted...]
-        <w:t>Upper Landing Gate: </w:t>
+        <w:t>Automatic Operation:  Right handed. Powered door operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lifting Height Range: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Delete lifting height range options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>36 to 72 inches (914 to 1829 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>73 to 97 inches (1854.2 to 2464 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>98 to 122 inches (2489 to 3099 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>123 to 147 inches (3124 to 3734 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>148 to 168 inches (3759 to 4267 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Guide Rails: Aluminum alloy, integral to machine cabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Guide Rail Brackets and Cabinet Supporting Members: Steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Frame: Steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Platform Grab Bar and Accent Rails: Stainless steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Windows: 1/4 inch (6 mm) thick high impact strength clear thermoplastic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finishes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed Metal Surfaces: Powder coat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Contact Ascension for custom color selection. Delete color option not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Left handed. Self-closing. </w:t>
+        <w:t>Color: Silver Metallic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manual Operation:  Right handed. Self-closing. </w:t>
+        <w:t>Color: ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Contact Ascension for custom color selection. Delete color option not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hardware:  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Left handed. </w:t>
+        <w:t>Color: Silver  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Operation:  Right handed. </w:t>
-[...125 lines deleted...]
-        <w:t>Exposed Metal Surfaces: Powder coat.</w:t>
+        <w:t>Color: ________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Grab Bar and Accent Rails:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Contact Ascension for custom color selection. Delete color option not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Contact Ascension for custom color selection. Delete color option not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Color: Silver Metallic.</w:t>
+        <w:t>Color: Brushed Stainless Steel. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: ________.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Drive Configuration: 2:1 chain hydraulic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Platform Support: 2 hydraulic jacks with 2 suspension chains each.</w:t>
-[...13 lines deleted...]
-        <w:t>Suspension Chains: No. 50 roller chain, 5045 lbs (22.4 kN) breaking strength.</w:t>
+        <w:t>Platform Support: two (2) hydraulic cylinders with two (2) suspension chains each.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Suspension Chains: 4x No. 50 roller chain, 5045 lbs (22.4 kN) breaking strength.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hydraulic Power Unit: Mounted on vibration-isolating supports to minimize vibration transmission and reduce frame-borne noise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1827,50 +2067,64 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Motor: 3 hp (2.1 kW), 24 VDC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Control Circuits: 24 VDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Electrical System: Certified to ASME A17.5 by independent testing laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Safety Devices:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -1925,51 +2179,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Integral Emergency Lighting:  Illuminates platform floor and controls.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Automatic Standby Power: Minimum 5 lift cycles at full load during power outage events.</w:t>
+        <w:t>Automatic Standby Power: Minimum five (5) lift cycles at full load during power outage events.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manual Lowering:  Gravity lowers platform to lower landing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2023,75 +2277,103 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Platform Safeties: Physically prevent platform from lowering if any suspension chain slackens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Pit Switch: Disables lift from beneath platform for service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full length lighted grab bar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Platform Floor: Low-profile and slip-resistant surface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>No installation pit or access ramp at the lower landing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Delete add-ons not required or delete the article if no add-ons are required. </w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete add-ons options not required or delete the article if no add-ons are required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ADD-ONS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2104,50 +2386,78 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Universal Keys:  Limits lift use to authorized persons.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dome and Ventilation:  Covers top of enclosure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Outdoor Package: Corrosion-resistant zinc primer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Card Reader Access: Pre-wire.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hollow Landing Package:  For anchoring to the floor at the lower landing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3207,81 +3517,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_D824F3"
+  Id="rId_B0FA54"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ascensio.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E34F89_1"
+  Id="rId_21ED5A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Ascension%252C%252Ba%252Bdivision%252Bof%252BAGM%252BContainer%252BControls%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(14421asc)%253A%2520&amp;coid=30670&amp;spec=14421asc&amp;rep=&amp;fax=520-881-4983"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E34F89_2"
+  Id="rId_21ED5A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://ascension-lift.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E34F89_3"
+  Id="rId_21ED5A_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/ascension-a-division-of-agm-container-controls-inc-30670"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_449D44_1"
+  Id="rId_B4236A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Ascension%252C%252Ba%252Bdivision%252Bof%252BAGM%252BContainer%252BControls%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(14421asc)%253A%2520&amp;coid=30670&amp;spec=14421asc&amp;rep=&amp;fax=520-881-4983"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_449D44_2"
+  Id="rId_B4236A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://ascension-lift.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>