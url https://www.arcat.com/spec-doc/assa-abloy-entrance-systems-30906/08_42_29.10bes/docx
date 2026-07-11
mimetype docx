--- v0 (2026-01-15)
+++ v1 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/besamaut.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_5C6E4D" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
+              <wp:docPr id="1" name="Picture rId_DE24B6" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_5C6E4D" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_DE24B6" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_5C6E4D"/>
+                      <a:blip r:link="rId_DE24B6"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1900 Airport Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monroe, NC 28110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SPEC-123 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 704-290-5555</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_878BBB_1" w:history="1">
+      <w:hyperlink r:id="rId_71CBB7_1" w:history="1">
         <w:tooltip>request info (specdesk@besam-usa.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (specdesk@besam-usa.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_878BBB_2" w:history="1">
+      <w:hyperlink r:id="rId_71CBB7_2" w:history="1">
         <w:tooltip>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_878BBB_3" w:history="1">
+      <w:hyperlink r:id="rId_71CBB7_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASSA ABLOY Entrance Systems is the world's most comprehensive supplier of entrance automation solutions. We take an integrative approach to the flow of people and goods, creating solutions with the best possible balance of cost, quality and lifetime performance. At our disposal is a strong portfolio of well-established brands that have been the market leaders in their fields for decades to form a complete offering for the front, back and interior of your building.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For pedestrian door solutions, look to ASSA ABLOY Entrance Systems for a complete line of automatic sliding, swing, revolving, and manual ICU/CCU doors. Our products combine safety and security with comfort and convenience, making them a top choice for some of the most prestigious organizations in the retail, healthcare, hospitality, and transportation industries.</w:t>
       </w:r>
     </w:p>
@@ -1292,66 +1292,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1900 Airport Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monroe, NC 28110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SPEC-123 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 704-290-5555</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_01A5FD_1" w:history="1">
+      <w:hyperlink r:id="rId_5409CF_1" w:history="1">
         <w:tooltip>request info (specdesk@besam-usa.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (specdesk@besam-usa.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_01A5FD_2" w:history="1">
+      <w:hyperlink r:id="rId_5409CF_2" w:history="1">
         <w:tooltip>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -13915,81 +13915,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_5C6E4D"
+  Id="rId_DE24B6"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/besamaut.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_878BBB_1"
+  Id="rId_71CBB7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASSA%252BABLOY%252BEntrance%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08460bes)%253A%2520&amp;coid=30906&amp;spec=08460bes&amp;rep=&amp;fax=704-290-5555"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_878BBB_2"
+  Id="rId_71CBB7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_878BBB_3"
+  Id="rId_71CBB7_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/assa-abloy-entrance-systems-30906"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_01A5FD_1"
+  Id="rId_5409CF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASSA%252BABLOY%252BEntrance%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08460bes)%253A%2520&amp;coid=30906&amp;spec=08460bes&amp;rep=&amp;fax=704-290-5555"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_01A5FD_2"
+  Id="rId_5409CF_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>