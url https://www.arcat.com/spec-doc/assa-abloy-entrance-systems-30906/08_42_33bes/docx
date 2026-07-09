--- v0 (2026-06-03)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/besamaut.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_14DE81" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
+              <wp:docPr id="1" name="Picture rId_D288B6" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_14DE81" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D288B6" descr="https://www.arcat.com/clients/gfx/besamaut.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_14DE81"/>
+                      <a:blip r:link="rId_D288B6"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1900 Airport Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monroe, NC 28110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SPEC-123 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 704-290-5555</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A9E749_1" w:history="1">
+      <w:hyperlink r:id="rId_2A2EB0_1" w:history="1">
         <w:tooltip>request info (specdesk@besam-usa.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (specdesk@besam-usa.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A9E749_2" w:history="1">
+      <w:hyperlink r:id="rId_2A2EB0_2" w:history="1">
         <w:tooltip>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A9E749_3" w:history="1">
+      <w:hyperlink r:id="rId_2A2EB0_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASSA ABLOY Entrance Systems is the world's most comprehensive supplier of entrance automation solutions. We take an integrative approach to the flow of people and goods, creating solutions with the best possible balance of cost, quality and lifetime performance.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>At our disposal is a strong portfolio of well-established brands that have been the market leaders in their fields for decades to form a complete offering for the front, back and interior of your building.</w:t>
       </w:r>
       <w:r>
@@ -1537,66 +1537,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1900 Airport Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monroe, NC 28110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SPEC-123 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 704-290-5555</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_106C3B_1" w:history="1">
+      <w:hyperlink r:id="rId_24D89C_1" w:history="1">
         <w:tooltip>request info (specdesk@besam-usa.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (specdesk@besam-usa.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_106C3B_2" w:history="1">
+      <w:hyperlink r:id="rId_24D89C_2" w:history="1">
         <w:tooltip>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -17839,81 +17839,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_14DE81"
+  Id="rId_D288B6"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/besamaut.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A9E749_1"
+  Id="rId_2A2EB0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASSA%252BABLOY%252BEntrance%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08470bes)%253A%2520&amp;coid=30906&amp;spec=08470bes&amp;rep=&amp;fax=704-290-5555"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A9E749_2"
+  Id="rId_2A2EB0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A9E749_3"
+  Id="rId_2A2EB0_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/assa-abloy-entrance-systems-30906"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_106C3B_1"
+  Id="rId_24D89C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASSA%252BABLOY%252BEntrance%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08470bes)%253A%2520&amp;coid=30906&amp;spec=08470bes&amp;rep=&amp;fax=704-290-5555"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_106C3B_2"
+  Id="rId_24D89C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.assaabloyentrance.com/us/en/solutions/products/automatic-doors"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>