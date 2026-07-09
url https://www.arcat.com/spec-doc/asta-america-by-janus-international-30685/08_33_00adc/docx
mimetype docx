--- v1 (2026-03-22)
+++ v2 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/astadoor.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_00183A" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
+              <wp:docPr id="1" name="Picture rId_86F2F8" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_00183A" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_86F2F8" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_00183A"/>
+                      <a:blip r:link="rId_86F2F8"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cartersville, GA 30120</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-423-0659</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-974-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 770-974-1455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_049EC9_1" w:history="1">
+      <w:hyperlink r:id="rId_906DB5_1" w:history="1">
         <w:tooltip>request info (peter.elsenbach@ASTAAmerica.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (peter.elsenbach@ASTAAmerica.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_049EC9_2" w:history="1">
+      <w:hyperlink r:id="rId_906DB5_2" w:history="1">
         <w:tooltip>https://www.astaamerica.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.astaamerica.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_049EC9_3" w:history="1">
+      <w:hyperlink r:id="rId_906DB5_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASTA AMERICA is a major supplier of rolling door products throughout the United States. ASTA AMERICA's main manufacturing facility is located in Cartersville, Georgia and was established in 1990. We have become a market leader through a tradition of quality and durability that has been the standard for all of our products. By producing a wide range of rolling door products at competitive prices, we provide effective solutions for our customers in today's marketplace.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASTA AMERICA manufactures, Industrial Rolling Steel Doors, Insulated Rolling Steel Doors, Commercial Rolling Steel Sheet Doors, and Mini/Self-Storage Roll up Doors. We also offer a wide variety of other products including Rolling Steel Fire Doors, Counter Fire Shutters, and Commercial Sectional Doors. With an uncompromising commitment to cost effective reliability and over seventeen years' experience in engineering, manufacturing, and innovation, ASTA AMERICA continues to provide our customers with a competitive edge in the market place.</w:t>
       </w:r>
     </w:p>
@@ -1402,66 +1402,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cartersville, GA 30120</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-423-0659</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-974-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 770-974-1455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1C9A10_1" w:history="1">
+      <w:hyperlink r:id="rId_C5B513_1" w:history="1">
         <w:tooltip>request info (peter.elsenbach@ASTAAmerica.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (peter.elsenbach@ASTAAmerica.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1C9A10_2" w:history="1">
+      <w:hyperlink r:id="rId_C5B513_2" w:history="1">
         <w:tooltip>https://www.astaamerica.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.astaamerica.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -14034,81 +14034,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_00183A"
+  Id="rId_86F2F8"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/astadoor.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_049EC9_1"
+  Id="rId_906DB5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASTA%252BAMERICA%252Bby%252BJanus%252BInternational&amp;message=RE%253A%2520Spec%2520Question%2520(08330adc)%253A%2520&amp;coid=30685&amp;spec=08330adc&amp;rep=&amp;fax=770-974-1455"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_049EC9_2"
+  Id="rId_906DB5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.astaamerica.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_049EC9_3"
+  Id="rId_906DB5_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/asta-america-by-janus-international-30685"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1C9A10_1"
+  Id="rId_C5B513_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASTA%252BAMERICA%252Bby%252BJanus%252BInternational&amp;message=RE%253A%2520Spec%2520Question%2520(08330adc)%253A%2520&amp;coid=30685&amp;spec=08330adc&amp;rep=&amp;fax=770-974-1455"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1C9A10_2"
+  Id="rId_C5B513_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.astaamerica.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>