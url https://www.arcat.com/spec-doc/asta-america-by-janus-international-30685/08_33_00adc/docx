--- v2 (2026-07-09)
+++ v3 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/astadoor.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_86F2F8" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
+              <wp:docPr id="1" name="Picture rId_D781ED" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_86F2F8" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D781ED" descr="https://www.arcat.com/clients/gfx/astadoor.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_86F2F8"/>
+                      <a:blip r:link="rId_D781ED"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cartersville, GA 30120</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-423-0659</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-974-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 770-974-1455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_906DB5_1" w:history="1">
+      <w:hyperlink r:id="rId_FBC9B6_1" w:history="1">
         <w:tooltip>request info (peter.elsenbach@ASTAAmerica.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (peter.elsenbach@ASTAAmerica.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_906DB5_2" w:history="1">
+      <w:hyperlink r:id="rId_FBC9B6_2" w:history="1">
         <w:tooltip>https://www.astaamerica.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.astaamerica.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_906DB5_3" w:history="1">
+      <w:hyperlink r:id="rId_FBC9B6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASTA AMERICA is a major supplier of rolling door products throughout the United States. ASTA AMERICA's main manufacturing facility is located in Cartersville, Georgia and was established in 1990. We have become a market leader through a tradition of quality and durability that has been the standard for all of our products. By producing a wide range of rolling door products at competitive prices, we provide effective solutions for our customers in today's marketplace.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>ASTA AMERICA manufactures, Industrial Rolling Steel Doors, Insulated Rolling Steel Doors, Commercial Rolling Steel Sheet Doors, and Mini/Self-Storage Roll up Doors. We also offer a wide variety of other products including Rolling Steel Fire Doors, Counter Fire Shutters, and Commercial Sectional Doors. With an uncompromising commitment to cost effective reliability and over seventeen years' experience in engineering, manufacturing, and innovation, ASTA AMERICA continues to provide our customers with a competitive edge in the market place.</w:t>
       </w:r>
     </w:p>
@@ -1402,66 +1402,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cartersville, GA 30120</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-423-0659</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-974-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 770-974-1455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C5B513_1" w:history="1">
+      <w:hyperlink r:id="rId_85DCB7_1" w:history="1">
         <w:tooltip>request info (peter.elsenbach@ASTAAmerica.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (peter.elsenbach@ASTAAmerica.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C5B513_2" w:history="1">
+      <w:hyperlink r:id="rId_85DCB7_2" w:history="1">
         <w:tooltip>https://www.astaamerica.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.astaamerica.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -14034,81 +14034,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_86F2F8"
+  Id="rId_D781ED"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/astadoor.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_906DB5_1"
+  Id="rId_FBC9B6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASTA%252BAMERICA%252Bby%252BJanus%252BInternational&amp;message=RE%253A%2520Spec%2520Question%2520(08330adc)%253A%2520&amp;coid=30685&amp;spec=08330adc&amp;rep=&amp;fax=770-974-1455"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_906DB5_2"
+  Id="rId_FBC9B6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.astaamerica.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_906DB5_3"
+  Id="rId_FBC9B6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/asta-america-by-janus-international-30685"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C5B513_1"
+  Id="rId_85DCB7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=ASTA%252BAMERICA%252Bby%252BJanus%252BInternational&amp;message=RE%253A%2520Spec%2520Question%2520(08330adc)%253A%2520&amp;coid=30685&amp;spec=08330adc&amp;rep=&amp;fax=770-974-1455"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C5B513_2"
+  Id="rId_85DCB7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.astaamerica.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>