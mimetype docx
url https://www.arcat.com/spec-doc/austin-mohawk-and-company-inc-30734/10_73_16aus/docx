--- v0 (2026-01-26)
+++ v1 (2026-04-29)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/austinmo.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_A9D02F" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
+              <wp:docPr id="1" name="Picture rId_B2ED6D" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_A9D02F" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_B2ED6D" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_A9D02F"/>
+                      <a:blip r:link="rId_B2ED6D"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Utica, NY 13501</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-765-3110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 315-793-3000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 315-793-9370</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35525F_1" w:history="1">
+      <w:hyperlink r:id="rId_101C3C_1" w:history="1">
         <w:tooltip>request info (info@austinmohawk.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@austinmohawk.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35525F_2" w:history="1">
+      <w:hyperlink r:id="rId_101C3C_2" w:history="1">
         <w:tooltip>https://www.austinmohawk.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.austinmohawk.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35525F_3" w:history="1">
+      <w:hyperlink r:id="rId_101C3C_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Austin Mohawk has spent more than 80 years building superior quality, prefabricated structures. Our product line-up includes pre-manufactured buildings, shelters, press boxes and metal canopies. Our custom built structures are modular, functional, and aesthetically pleasing. Our metal canopies and walkway covers are designed, fabricated, and shipped for on-site erection. We are known for our breadth of design options, depth of engineering and better than competitive lead times. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The Austin and Mohawk brands represent our promise of something different and better in terms of performance, quality, value and trust. </w:t>
       </w:r>
     </w:p>
@@ -1774,66 +1774,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Utica, NY 13501</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-765-3110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 315-793-3000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 315-793-9370</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CADB40_1" w:history="1">
+      <w:hyperlink r:id="rId_237355_1" w:history="1">
         <w:tooltip>request info (info@austinmohawk.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@austinmohawk.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CADB40_2" w:history="1">
+      <w:hyperlink r:id="rId_237355_2" w:history="1">
         <w:tooltip>https://www.austinmohawk.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.austinmohawk.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -10530,81 +10530,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_A9D02F"
+  Id="rId_B2ED6D"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/austinmo.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35525F_1"
+  Id="rId_101C3C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Austin%252BMohawk%252Band%252BCompany%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10538aus)%253A%2520&amp;coid=30734&amp;spec=10538aus&amp;rep=&amp;fax=315-793-9370"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35525F_2"
+  Id="rId_101C3C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.austinmohawk.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35525F_3"
+  Id="rId_101C3C_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/austin-mohawk-and-company-inc-30734"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CADB40_1"
+  Id="rId_237355_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Austin%252BMohawk%252Band%252BCompany%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10538aus)%253A%2520&amp;coid=30734&amp;spec=10538aus&amp;rep=&amp;fax=315-793-9370"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CADB40_2"
+  Id="rId_237355_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.austinmohawk.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>