--- v1 (2026-04-29)
+++ v2 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/austinmo.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_B2ED6D" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
+              <wp:docPr id="1" name="Picture rId_576237" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_B2ED6D" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_576237" descr="https://www.arcat.com/clients/gfx/austinmo.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_B2ED6D"/>
+                      <a:blip r:link="rId_576237"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Utica, NY 13501</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-765-3110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 315-793-3000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 315-793-9370</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_101C3C_1" w:history="1">
+      <w:hyperlink r:id="rId_5A219D_1" w:history="1">
         <w:tooltip>request info (info@austinmohawk.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@austinmohawk.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_101C3C_2" w:history="1">
+      <w:hyperlink r:id="rId_5A219D_2" w:history="1">
         <w:tooltip>https://www.austinmohawk.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.austinmohawk.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_101C3C_3" w:history="1">
+      <w:hyperlink r:id="rId_5A219D_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Austin Mohawk has spent more than 80 years building superior quality, prefabricated structures. Our product line-up includes pre-manufactured buildings, shelters, press boxes and metal canopies. Our custom built structures are modular, functional, and aesthetically pleasing. Our metal canopies and walkway covers are designed, fabricated, and shipped for on-site erection. We are known for our breadth of design options, depth of engineering and better than competitive lead times. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The Austin and Mohawk brands represent our promise of something different and better in terms of performance, quality, value and trust. </w:t>
       </w:r>
     </w:p>
@@ -1774,66 +1774,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Utica, NY 13501</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-765-3110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 315-793-3000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 315-793-9370</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_237355_1" w:history="1">
+      <w:hyperlink r:id="rId_098C9E_1" w:history="1">
         <w:tooltip>request info (info@austinmohawk.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@austinmohawk.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_237355_2" w:history="1">
+      <w:hyperlink r:id="rId_098C9E_2" w:history="1">
         <w:tooltip>https://www.austinmohawk.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.austinmohawk.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -10530,81 +10530,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_B2ED6D"
+  Id="rId_576237"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/austinmo.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_101C3C_1"
+  Id="rId_5A219D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Austin%252BMohawk%252Band%252BCompany%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10538aus)%253A%2520&amp;coid=30734&amp;spec=10538aus&amp;rep=&amp;fax=315-793-9370"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_101C3C_2"
+  Id="rId_5A219D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.austinmohawk.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_101C3C_3"
+  Id="rId_5A219D_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/austin-mohawk-and-company-inc-30734"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_237355_1"
+  Id="rId_098C9E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Austin%252BMohawk%252Band%252BCompany%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10538aus)%253A%2520&amp;coid=30734&amp;spec=10538aus&amp;rep=&amp;fax=315-793-9370"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_237355_2"
+  Id="rId_098C9E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.austinmohawk.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>