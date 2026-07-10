--- v0 (2025-11-11)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/basfcorp.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_185632" descr="https://www.arcat.com/clients/gfx/basfcorp.png"/>
+              <wp:docPr id="1" name="Picture rId_C56117" descr="https://www.arcat.com/clients/gfx/basfcorp.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_185632" descr="https://www.arcat.com/clients/gfx/basfcorp.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_C56117" descr="https://www.arcat.com/clients/gfx/basfcorp.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_185632"/>
+                      <a:blip r:link="rId_C56117"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1703 Crosspoint Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77054</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-900-FOAM</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-383-4590</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_94D7AF_1" w:history="1">
+      <w:hyperlink r:id="rId_AEBA0F_1" w:history="1">
         <w:tooltip>request info (SPF.TECHSALES@BASF.COM) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (SPF.TECHSALES@BASF.COM)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_94D7AF_2" w:history="1">
+      <w:hyperlink r:id="rId_AEBA0F_2" w:history="1">
         <w:tooltip>https://spf.basf.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://spf.basf.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_AEBA0F_3" w:history="1">
+        <w:tooltip>https://sprayfoam.basf.com/ca/en downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://sprayfoam.basf.com/ca/en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_94D7AF_3" w:history="1">
+      <w:hyperlink r:id="rId_AEBA0F_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>BASF manufactures both closed-cell and open-cell spray polyurethane foam products for residential and commercial construction, providing the right SPF system for any type of well-engineered building envelope. The BASF two component application process features a wide range of specially formulated polyurethane spray foam offerings that meet specific site and surface requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Additionally, BASF also offers a number of waterproofing or damp-proof coating materials resulting in high performance, durable BASF SPF Roofing Systems for any climate that stand the test of time.</w:t>
       </w:r>
       <w:r>
@@ -1547,51 +1562,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>International Standards Organization (ISO).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Center for the Polyurethanes Industry - Health and Safety Product Stewardship Workbook for High Pressure application of Spray Polyurethane Foam, June 2016. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6024CB_1" w:history="1">
+      <w:hyperlink r:id="rId_609B9E_1" w:history="1">
         <w:tooltip>www.spraypolyurethane.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.spraypolyurethane.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> for industry guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -2441,78 +2456,93 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1703 Crosspoint Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77054</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-900-FOAM</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-383-4590</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A5714E_1" w:history="1">
+      <w:hyperlink r:id="rId_C16D4F_1" w:history="1">
         <w:tooltip>request info (SPF.TECHSALES@BASF.COM) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (SPF.TECHSALES@BASF.COM)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A5714E_2" w:history="1">
+      <w:hyperlink r:id="rId_C16D4F_2" w:history="1">
         <w:tooltip>https://spf.basf.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://spf.basf.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_C16D4F_3" w:history="1">
+        <w:tooltip>https://sprayfoam.basf.com/ca/en downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://sprayfoam.basf.com/ca/en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
@@ -2651,51 +2681,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vapor Permeance: 1.39 Perms at 1 inch (25 mm) thickness, when tested in accordance with ASTM E96. Note, if SPRAYTITE SP, permeance is 1.09 at 1 inch (25 mm) thickness. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** From a fire safety standpoint, polyurethane foams can be used safely. It is important, however, that all persons associated with the design, fabrication, storage, and installation understand the materials and environments involved. Polyurethane foam insulation is combustible and should be treated as such. Flame spread ratings provided for polyurethane products using small scale tests are not intended to reflect the hazards presented by this or any other materials under actual fire conditions. Care must be taken to ensure that the foam is not exposed to heat or flame. See product specific technical data sheets for additional physical data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B650B0_1" w:history="1">
+      <w:hyperlink r:id="rId_887C6E_1" w:history="1">
         <w:tooltip>www.spf.basf.com/technical_data.php downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.spf.basf.com/technical_data.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -6680,93 +6710,105 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_185632"
+  Id="rId_C56117"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/basfcorp.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_94D7AF_1"
+  Id="rId_AEBA0F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=BASF%252BCorporation%252B-%252BSpray%252BFoam&amp;message=RE%253A%2520Spec%2520Question%2520(07219bsf)%253A%2520&amp;coid=43296&amp;spec=07219bsf&amp;rep=&amp;fax=713-383-4590"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_94D7AF_2"
+  Id="rId_AEBA0F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://spf.basf.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_94D7AF_3"
+  Id="rId_AEBA0F_3"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="https://sprayfoam.basf.com/ca/en"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_AEBA0F_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/basf-corporation-spray-foam-43296"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6024CB_1"
+  Id="rId_609B9E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.spraypolyurethane.org"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A5714E_1"
+  Id="rId_C16D4F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=BASF%252BCorporation%252B-%252BSpray%252BFoam&amp;message=RE%253A%2520Spec%2520Question%2520(07219bsf)%253A%2520&amp;coid=43296&amp;spec=07219bsf&amp;rep=&amp;fax=713-383-4590"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A5714E_2"
+  Id="rId_C16D4F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://spf.basf.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B650B0_1"
+  Id="rId_C16D4F_3"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="https://sprayfoam.basf.com/ca/en"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_887C6E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.spf.basf.com/technical_data.php"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>