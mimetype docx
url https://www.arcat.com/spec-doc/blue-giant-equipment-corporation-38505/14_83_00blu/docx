--- v0 (2026-02-25)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/bluegian.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_2A0D21" descr="https://www.arcat.com/clients/gfx/bluegian.png"/>
+              <wp:docPr id="1" name="Picture rId_5FA8C1" descr="https://www.arcat.com/clients/gfx/bluegian.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_2A0D21" descr="https://www.arcat.com/clients/gfx/bluegian.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_5FA8C1" descr="https://www.arcat.com/clients/gfx/bluegian.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_2A0D21"/>
+                      <a:blip r:link="rId_5FA8C1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mississauga, ON, Canada L5T 2N6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-872-2583</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 905-457-3900</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 905-457-2313</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FDDDBF_1" w:history="1">
+      <w:hyperlink r:id="rId_30B818_1" w:history="1">
         <w:tooltip>request info (marketing@bluegiant.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@bluegiant.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FDDDBF_2" w:history="1">
+      <w:hyperlink r:id="rId_30B818_2" w:history="1">
         <w:tooltip>https://www.bluegiant.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bluegiant.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FDDDBF_3" w:history="1">
+      <w:hyperlink r:id="rId_30B818_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The loading dock and material handling industry has evolved substantially during the last fifty years. So has Blue Giant Equipment Corporation, which celebrates its 50th anniversary in May 2013. By effectively identifying market trends and recognizing product development opportunities, Blue Giant has made strategic decisions that keep the company at the forefront of innovation.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Today Blue Giant is the premier solutions provider of safe, effective, and technologically innovative loading dock and material handling equipment. The world-renowned product line includes dock levelers (including the industry's first air cylinder dock leveler), ground-level lifts, vehicle restraints, intelligent dock controls, seals and shelters, and a diverse offering of material handling products.</w:t>
       </w:r>
       <w:r>
@@ -1129,66 +1129,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mississauga, ON, Canada L5T 2N6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-872-2583</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 905-457-3900</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 905-457-2313</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E9028E_1" w:history="1">
+      <w:hyperlink r:id="rId_CFEA39_1" w:history="1">
         <w:tooltip>request info (marketing@bluegiant.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@bluegiant.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E9028E_2" w:history="1">
+      <w:hyperlink r:id="rId_CFEA39_2" w:history="1">
         <w:tooltip>https://www.bluegiant.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bluegiant.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -13793,81 +13793,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_2A0D21"
+  Id="rId_5FA8C1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/bluegian.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FDDDBF_1"
+  Id="rId_30B818_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Blue%252BGiant%252BEquipment%252BCorporation&amp;message=RE%253A%2520Spec%2520Question%2520(14430blu)%253A%2520&amp;coid=38505&amp;spec=14430blu&amp;rep=&amp;fax=905-457-2313"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FDDDBF_2"
+  Id="rId_30B818_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bluegiant.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FDDDBF_3"
+  Id="rId_30B818_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/blue-giant-equipment-corporation-38505"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E9028E_1"
+  Id="rId_CFEA39_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Blue%252BGiant%252BEquipment%252BCorporation&amp;message=RE%253A%2520Spec%2520Question%2520(14430blu)%253A%2520&amp;coid=38505&amp;spec=14430blu&amp;rep=&amp;fax=905-457-2313"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E9028E_2"
+  Id="rId_CFEA39_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bluegiant.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>