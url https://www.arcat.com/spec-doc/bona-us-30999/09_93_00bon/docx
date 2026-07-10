--- v1 (2026-02-26)
+++ v2 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/bonaus.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2095500" cy="1047750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_167AA6" descr="https://www.arcat.com/clients/gfx/bonaus.png"/>
+              <wp:docPr id="1" name="Picture rId_D63B61" descr="https://www.arcat.com/clients/gfx/bonaus.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_167AA6" descr="https://www.arcat.com/clients/gfx/bonaus.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D63B61" descr="https://www.arcat.com/clients/gfx/bonaus.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_167AA6"/>
+                      <a:blip r:link="rId_D63B61"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2095500" cy="1047750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,51 +138,51 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2011 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2011 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Bona US; wood floor adhesives, finishing and maintenance products.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Bona US, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
@@ -191,96 +191,96 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Englewood, CO 80112</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-872-5515</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 303-371-1411</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 303-307-5029</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0F388E_1" w:history="1">
+      <w:hyperlink r:id="rId_0EF9EA_1" w:history="1">
         <w:tooltip> Frank.Coppolino@bona.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> Frank.Coppolino@bona.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0F388E_2" w:history="1">
+      <w:hyperlink r:id="rId_0EF9EA_2" w:history="1">
         <w:tooltip>https://www.bona.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bona.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0F388E_3" w:history="1">
+      <w:hyperlink r:id="rId_0EF9EA_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For architects and designers across the globe Bona has provided professionals with premium products and systems developed to maintain the natural beauty of hardwood floors. Each and every Bona product works in tandem to create perfect floors every time. With a century of experience innovating, studying and perfecting the Bona System we stand behind everything that we do.</w:t>
       </w:r>
       <w:r>
@@ -729,51 +729,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Selection Samples: For each finish product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: For each finish product specified, two samples, minimum size 6 inches (150 mm) square, representing actual product, color, and patterns.</w:t>
+        <w:t>Verification Samples: For each finish product specified, two samples, minimum size 6 inches (152 mm) square, representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -937,66 +937,66 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Bona US; 24 Inverness Place East Suite 100; Englewood, CO 80112; ASD Toll Free Tel: (800) 872-5515. Tel: (303) 371-1411. Fax: (303) 307-5029. Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_54E33E_1" w:history="1">
+      <w:hyperlink r:id="rId_7F8773_1" w:history="1">
         <w:tooltip>Frank.Coppolino@bona.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Frank.Coppolino@bona.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>; Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_54E33E_2" w:history="1">
+      <w:hyperlink r:id="rId_7F8773_2" w:history="1">
         <w:tooltip>https://www.bona.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bona.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -1061,65 +1061,65 @@
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete paragraph options not required then delete product options not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Wood Flooring Adhesives:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona Quantum is a one-component, moisture curing, water, and solvent free, silane-based adhesive for wood floors. Bona Quantum provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring.</w:t>
-[...13 lines deleted...]
-        <w:t>Product:  Bona Quantum as manufactured by Bona US. (Pails)</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Bona R851 is a one-component, moisture curing, water and solvent free, silane-based adhesive for wood floors. Bona R851 provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring.  The adhesive offers an open time of 60 minutes and allows for easy trowel application. Bona R851 is GREENGUARD certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Quantum R851 as manufactured by Bona US. (Pails)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ingredients: Calcium carbonate, silane modified prepolymer, plasticizers, amorphous silica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1131,243 +1131,477 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Cream.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Viscosity: 64 Pa at a shear rate of 5/1sec (cone-plate rheometer).</w:t>
-[...27 lines deleted...]
-        <w:t>VOC Content: Zero.</w:t>
+        <w:t>Viscosity: Medium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 14.6 lbs per gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Max Shear Strength: 340 psi (at final cure; lap shear test, 1 mm gap).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Max Elongation: 180 to 220 percent.</w:t>
+        <w:t>Max Elongation: 220 percent (ISO 17178).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor: Non-offending.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Flash Point: Greater than 212 degrees F (100 degrees C); Pensky-Martens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Moisture protection up to 18 lbs (8.16 kg) or 95 percent relative humidity, 6 percent Tramex or 5 percent CM.</w:t>
-[...13 lines deleted...]
-        <w:t>Sound Reduction Rating:  Meets ASTM E492-09 and ASTM E90-04 STC and IIC with ceiling.</w:t>
+        <w:t>Moisture protection up to 18 lbs (8.16 kg) or 95 percent relative humidity, 6 percent Tramex.  For maximum moisture protection ensure 100 percent coverage of adhesive to substrate.  Maximum 6lbs per 80 percent relative humidity over radiant heat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sound Reduction Rating:  Meets ASTM E90-09 (2016)/ E413-16 STC and ASTM E492-09 (2016) e1/ ASTM E989-21 IIC, with insulated ceiling assembly on 6 inch (152 mm) slab; 63 STC and 69 IIC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Open Time:  60 minutes at 70 degrees F and 50 percent RH (Dependent of temperature and humidity.  Higher humidity decreases open time while lower humidity increases open time.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Gold Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>California Proposition 65 Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona QUANTUM T is a one-component, moisture curing, water, and solvent free, silane-based adhesive for wood floors. Bona QUANTUM T provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring. This adhesive is a thicker formulation than Quantum, Bona QUANTUM T is water and solvent free, Isocyanate free and Zero VOC's.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona QUANTUM T as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Calcium carbonate, silane modified prepolymer, plasticizers, amorphous silica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base: Silane modified-prepolymer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Cream.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity: High.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 15.2 lbs per gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Shear Strength: Up to 335 psi at final cure; lap shear test, 1 mm gap.  ISO 17178.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Elongation: 250 percent. ISO 17178.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flash Point: Greater than 212 degrees F (100 degrees C); Pensky-Martens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moisture Levels:  Moisture protection up to 18 lbs (8.16 kg) or 95 percent relative humidity, 6 percent Tramex.  For maximum moisture protection ensure 100 percent coverage of adhesive to substrate.  Maximum 6 lbs/80 percent RH over radiant heat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sound Reduction Rating:  Meets ASTM E90-09 (2016)/ E413-16 STC and ASTM E492-09 (2016) e1/ASTM E989-21 IIC, with ceiling; 63 STC and 69 IIC on 6 inch (152 mm) slab.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Open Time: 60 minutes at 70 degrees F and 50 percent RH (Dependent of temperature and humidity)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Certification: GREENGUARD Gold Certified for indoor air quality.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>California Proposition 65 Compliant.</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona QUANTUM T is a one-component, moisture curing, water, and solvent free, silane-based adhesive for wood floors. Bona QUANTUM T provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring. This adhesive is a thicker formulation than Quantum, Bona QUANTUM T is water and solvent free, Isocyanate free and Zero VOC's.</w:t>
-[...13 lines deleted...]
-        <w:t>Product: Bona QUANTUM T as manufactured by Bona US.</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Bona Quantum is a one-component, moisture curing, water, and solvent free, silane-based adhesive for wood floors. Bona Quantum provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring. For use as an alternative to face nailing close out rows, board replacements and trim applications. For use with Bona Quantum applicator gun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Quantum as manufactured by Bona US. (Tubes)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ingredients: Calcium carbonate, silane modified prepolymer, plasticizers, amorphous silica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1379,5845 +1613,5555 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Cream.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Viscosity: 130 plus or minus 10 Pas at a shear rate of 5 sec^-1.</w:t>
-[...55 lines deleted...]
-        <w:t>Max Elongation: 250 percent.</w:t>
+        <w:t>Density: 14.6 lbs per gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum Shear Strength: 340 psi (at final cure; lap shear test, 1 mm gap).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum Elongation: 220 percent. (ISO 17178).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor: Non-offending.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Flash Point: Greater than 212 degrees F (100 degrees C); Pensky-Martens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Moisture protection up to 18 lbs (8.16 kg) or 95 percent relative humidity, 6 percent Tramex or 5 percent CM. </w:t>
-[...41 lines deleted...]
-        <w:t>Certification: GREENGUARD Gold Certified for indoor air quality.</w:t>
+        <w:t>Packaging:  20 oz. foil sausage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Gold Certified for indoor air quality. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona Quantum is a one-component, moisture curing, water, and solvent free, silane-based adhesive for wood floors. Bona Quantum provides outstanding adhesion to a variety of surfaces and allows for the natural movement of wood flooring. For use as an alternative to face nailing close out rows, board replacements and trim applications. For use with Bona Quantum applicator gun.</w:t>
-[...41 lines deleted...]
-        <w:t>Base: Silane modified-prepolymer.</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Bona QUANTUM� FLOW is an easily pourable, one-component, silane-based adaptable wood floor adhesive. Bona QUANTUM FLOW has outstanding �green grab� properties and helps to cover a larger surface area in less time without causing fatigue. Quick and efficient, flooring can be ready in as little as one day for furniture and foot traffic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Quantum Flow as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Calcium carbonate, silane modified prepolymer, plasticizers, amorphous silica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base:  Silane Modified-Prepolymer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Cream. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity:  - 60 +/1 10 Pa.s at a shear rate of 5 1/sec (cone-plate rheometer).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  14.2 lbs./gallon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Shear Strength:  340 psi (at final cure; lap shear test, 1 mm gap) ISO 17178. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Elongation:  220 percent (ISO 17178). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PERM Rating:  Less than 0.7 g/m, 2 to 24 hour-mmHG at 2000g/m2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sound Rating:  Meets ASTM E90-09/ E413-16 STC and ASTM E492-09 / ASTM E989-21 IIC with ceiling.  60 STC, 67 IIC on 6 inch (152 mm) concrete slab with ceiling.  62 STC, 70 IIC on 8 inch (203 mm) concrete slab with ceiling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Non-offending. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flash Point:  212 degrees F (100 degrees C) (Pensky-Martens).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  12 months from date of manufacture in unopened, original packaging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Packaging:  4-gallon container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Gold Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona R820 is a one-component, silane-based wood flooring adhesive that offers adhesion to a variety of surfaces. The initial bonding strength and ridge stability makes it particularly suitable for engineered flooring installations with low movement. The adhesive offers a long open time of 90 minutes and allows for easy trowel application. Bona R820 is GREENGUARD certified for indoor air quality. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona R820 as manufactured by Bona US.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Calcium carbonate, silane modified prepolymer, plasticizers, amorphous silica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base:  Silane modified-prepolymer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Tan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  14.9 lbs. per gal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity:  Low. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Shear Strength:  145 psi (at final cure; lap shear test, 1 mm gap)  ISO1718. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Max Elongation: Greater than 100 percent (1 mm, ISO1718).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content:  0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moisture Levels:  Up to 6 lbs. or 80 percent RH (trowel dependent). For additional moisture protection must use Bona R540 or Bona RollGuard. Maximum 6 pounds per 80 percent RH over radiant heat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sound Rating:  Meets ASTM E90-09 (2016)/ E413-16 STC and ASTM E492-09 (2016) e1/ASTM E989-21 IIC, with ceiling; 60 STC and 67 IIC on 6 inch (152 mm) slab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flash Point: Greater than 212 degrees F (100 degrees C); Pensky-Martens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  12 months from date of manufacture in unopened, original packaging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Packaging:  3-gallon container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spread Rating:  Easy to spread, maintains excellent ridge stability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Open Time:  Up to 90 minutes at 70 degrees F and 50 percent RH; Dependent of temperature and humidity.  Higher humidity decreases open time, while lower humidity increases open time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Curing:  Light foot traffic: 8-10 hours. Furniture, fixtures: 12-24 hours. Unfinished floor sanding: after 24 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Certified for indoor air quality. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Vertical is a firm-elastic silane-based construction adhesive. With an extremely high initial bonding strength and rapid setting formulation it is perfect for horizontal and vertical applications alike. The bonding process can be accelerated by lightly misting substrate and/or adhesive prior to bonding. 10.1 Oz. plastic caulk-style tube.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Vertical as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base:  Calcium carbonate, silane-modified pre-polymer, plasticizers, amorphous silica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Cream.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Density: 13.4 lbs per gal.</w:t>
-[...41 lines deleted...]
-        <w:t>Maximum Elongation: 250 percent.</w:t>
+        <w:t>Viscosity: Firm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 11.7 lbs per gal (1402 grams per Liter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L in tube. Formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Negligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 18 months from date of manufacture in unopened, original packaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Packaging: 10.4 fl. oz. (310 mL) plastic caulk-style tubes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Initial Set Up: Open time of 10 minutes (5 minutes when misted with water).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Final Strength: 12 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage: 30 lineal feet (9.14 lineal m) per tube with a 1/4 inch (6 mm) bead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Gold UL 2818 - 2022 Gold Standard for Chemical Emissions for buildings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED:  Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Primer/Moisture Barrier:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona R540 is a one-component, roll-on polyurethane reactive primer, used on absorbent and non-absorbent sub floors before the use of Bona Quantum, and QUANTUM T, and Vertical wood floor adhesives. Especially useful when used as a primer on sealed plywood subfloor systems such as AdvanTech� flooring. The product can also be used for damp proofing concrete floors and substrates up to 18 lbs or 95 percent relative humidity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona R540 as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Polyisocyanate Prepolymer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base: Polyurethane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Transparent brown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity: Thin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 9.51 lbs per gal (1139.5 grams per Liter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Solvent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flash Point: Greater than 410 degrees F (210 degrees C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Certain installation situations will require moisture testing with a moisture protection range of 3 lbs per 75 percent relative humidity to 18 lbs per 95 percent of relative humidity.  Unlimited moisture protection with Bona Quantum Flow.  Refer to Bona Quantum Flow TDS for detailed instructions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moisture Levels: Maximum 6 lbs per 80 percent relative humidity over radiant heat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Packaging:  5 Liter jugs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shelf Life:  12 months from date of manufacture in unopened, original packaging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage/Transport:  Store in a climate-controlled environment. Do not store for extended periods above 90 degrees F (32 degrees C).  Freeze thaw stable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  400 to 600 sqft per coat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Curing time: 24 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona RollGuard is a one-component, roll-on moisture membrane specially designed to mitigate vapor transmission on absorbent and non-absorbent subfloors, including gypsum-based underlayment. The silane-based reactive primer is compatible with the entire Bona Adhesive System.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona RollGuard as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base: Silane modified prepolymer, plasticizers, monomeric silanes, and stabilizers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Red. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity: Thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 11.24 lbs per 5 L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC Content: 0 g/L formulation as calculated per SCAQMD Rule 1168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Mild. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  One year from date of manufacture in unopened, original packaging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Packaging:   5 Liter jug. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  One coat at 400 to 500 square feet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certificates:  GREENGUARD Gold UL 2818 - 2022 Gold Standard for Chemical Emissions for buildings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage:  Store in a climate-controlled environment. Keep from freezing. Do not store for extended periods above 90 degrees F (32 degrees C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** With four inspiring collections that include 26 unique colors the Bona DriFast Stain Collection creates the perfect color for any hardwood floor. With better coverage than others in the industry, Bona DriFast Stain is also easy to use and apply. A premium quality quick-drying stain for interior hardwood floors, Bona DriFast Stain's advanced technology formula provides speed and high performance for hardwood floor finishing professionals. Compatible with all Bona waterborne systems and all other Bona finish systems. 2-hour dry time*; No bleed back; Penetrates, stains, and seals bare wood; 800 to 1,000 sq ft per gal coverage rate; Available in 25 wood tones and white; All stain colors can be blended, offering an endless color palette; Clean up with mineral spirits; Easy touch-ups (mineral spirits for thinning dark or heavy spots);6 hours minimum for white and 12 to 18 hours for Ebony, Spice Brown, Bark and Cocoa under ideal conditions of 60 to 80 degrees F (16 to 27 degrees C) with 35 to 75 percent relative humidity. Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STAINS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fast Drying Stain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete product option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona DriFast Stain as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete ingredients option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: White: Oil-modified resins, mineral spirits (solvent), Titanium Dioxide, fillers. Refer to drawings and finish schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Wood tones:  Oil-modified resins, mineral spirits (solvent), pigments, driers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete wood tone options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Natural. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Golden Oak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Nutmeg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Early American. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Provincial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Special Walnut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Rosewood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Red Mahogany. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Jaco bean. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Graphite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Medium Brown. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Antique Brown. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Puritan Pine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Cherry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Sedona Red. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Spice Brown. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Grey. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Ebony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Bark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Cocoa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Driftwood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Birch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Aged Pewter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Twig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Sand Dune. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Pastel White (Not recommended on white oak due to excessive color variation).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Refer to drawings and finish schedule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 35 to 47 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Tones:  7.2 to 7.5 lbs per gal (0.86 to 0.90 s.g.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>White:  8.7 to 9.0 lbs/gallon (1.04 to 1.8 s.g.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 550 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Mild solvent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 2-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flashpoint: 116.6 degrees F (47 degrees C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Semi-transparent (dry).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  Under ideal conditions of 60 to 80 degrees F (16 to 27 degrees C) with 35 to 75 percent relative humidity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Tones:  2 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>White:  6 hours minimum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ebony, Spice Brown, Bark and Cocoa:  12 to 18 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Chroma Waterborne Wood Floor Coloration System as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Delete ingredients option not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients - Wood Tones:  Water, Polymeric Resins, Soy Methyl Esters, and Pigments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients - Clear:  Water, Polymeric Resins, Soy Methyl Esters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Delete color options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Americano. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Barnwood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Beachwood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Caramel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Coca bean. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Smokey grey. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Spilt wine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Wheat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Winter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  Clear. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  20 to 28 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  1 to 1.03. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  Less than 250 grams per L. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Slight, non-offensive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  24 hours after it is mixed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  Two (2) year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  2 to 3 hours under ideal conditions of 65 to 80 degrees F(18 to 27 degrees C) with 40 to 60 percent relative humidity.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  600 to 700 sq ft per gal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** For exceptional durability, high performance and low environmental impact, Bona Waterborne Finishes are the best in the industry. We create formulate finishes that deliver on the needs and varying environments of hardwood floor installation and lifespan. Bona finishes offer durability in 24 hours and full curing in 72 hours along with lower VOCs and GREENGUARD GOLD certified for indoor air quality. Easy to use and apply, Bona finishes offer excellent flow, leveling and de-foaming properties with a range of sheen options Premium Commercial Hardwood Floor Finish. Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WATERBORNE FINISHES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete paragraph options not required, then delete product options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Finishes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Traffic HD is for hardwood floor owners with an uncompromising attitude towards durability, lasting beauty and sustainable solutions. Significantly outperforms all urethane finishes, including Bona Traffic, in durability at 24 hours. Very low VOCs - less than 150 g/L, nonflammable and non-offending odor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Traffic HD as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, Polymeric resins, and amorphous silica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear and colorless when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 32 percent (with hardener).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.70 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC Compliant:  150 g/L (with hardener). 155 g/L Gloss (with hardener).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction: Greater than or equal to 0.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level (60 degrees):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Commercial Extra Matte:  7 to 10 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Commercial Satin:  15 to 20 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Commercial Semi-Gloss:  40 to 45 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Commercial Gloss:  665 to 70 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Very slight non-offensive odor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time: 100 percent after 3 days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Certified Gold for indoor air quality. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona Traffic HD� Anti-Slip is a formulated finish that features all the same benefits of Bona Traffic� with the added benefit of meeting the highest standards for slip resistance, has low/no odor and is an ideal choice for commercial applications where anti-slip properties are required or in residential settings on stairs, in kitchens or homes occupied with aging people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Traffic HD Anti-Slip as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resins, and amorphous silica </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear and colorless when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  32 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.7 lbs/gallon 1.04 (g/ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  150 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction:  Greater than or equal to 0.8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level:  Satin 15 to 20 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time:  100 percent after 3 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Certified Gold for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Traffic HD Hardener as manufactured by Bona US.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add to Bona Traffic HD floor finish. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Traffic GO presents a revolutionary approach to achieving impressive durability without compromise. With a premium build and performance, Bona Traffic GO is the highest-performing one-component finish within our offering. For heavy-traffic residential-kitchens, entryways, family rooms, homes with pets and children, and high foottraffic, commercial restaurants, offices, retail stores, hospitals, schools and universities, and nursing homes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Traffic GO One-Component Waterborne Wood Floor Finish as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polyurethane resin, Diethylene glycol, monoethyl ether, matting agent, and defoamers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Milky White; wet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear and colorless when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids Semi-Gloss:  Approximately 30 percent.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids Satin:  Approximately 30 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids Extra Matte:  Approximately 33 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.76 lbs per gallon 1.04 (grams per ml). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  Less than 0.91 lbs per gallon (110 grams per L). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction:  Greater than or equal to 0.8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level Semi-Gloss:  40-45 percent at 60 degrees F (16 degrees C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level Satin:  20-25 percent at 60 degrees F (16 degrees C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level Extra Matte:  8-12 percent at 60 degrees F (16 degrees C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Low. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  1-year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time:  80 percent after 24 hours. 100 percent after 3 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Certified Gold for indoor air quality. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Commercial and Residential Hardwood Floor Finish:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona Traffic HD RAW� is a two-component waterborne finish that preserves the look and feel of natural wood. This distinct floor finish allows users to get as close to an untreated look and feel as possible while still maintaining exceptional Bona Traffic HD® level durability. The extremely low, ultra-matte sheen is consistent from all angles and produces a smooth, soft, natural surface with the fell of raw wood beneath your feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Traffic HD RAW as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resins, and amorphous silica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear and colorless when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  8.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 32 percent (with hardener).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.70 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC Compliant: 150 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction: 0.5 or greater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level:  Commercial Ultra-Matte (60 degrees):  4 to 6 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor: Non-offending.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Flash Point: Greater than 212 degrees F (100 degrees C); Pensky-Martens.</w:t>
-[...13 lines deleted...]
-        <w:t>Certification: GREENGUARD Gold Certified for indoor air quality. </w:t>
+        <w:t>Leveling:  Excellent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Defoaming:  Excellent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time: 2-3 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time: 100 percent after 3 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD GOLD Certified for indoor air quality.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona QUANTUM� FLOW is an easily pourable, one-component, silane-based adaptable wood floor adhesive. Bona QUANTUM FLOW has outstanding �green grab� properties and helps to cover a larger surface area in less time without causing fatigue. Quick and efficient, flooring can be ready in as little as one day for furniture and foot traffic. </w:t>
-[...153 lines deleted...]
-        <w:t>Sound Reduction Rating:  Meets ASTM E492-09 and ASTM E90-04 STC and IIC with ceiling.  </w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona Mega is the revolutionary, oxygen-crosslinking, waterborne wood floor finish for use on heavy-traffic interior residential and commercial floors. Bona Mega's unique OCP (Oxygen-Crosslinking Polyurethane) formula uses the oxygen in the air as the crosslinker. Bona Mega is the world's leading waterborne finish, providing exceptional durability, beauty and value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Mega as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, polymeric resins, propylene-based glycol ethers, silica derivate, and surfactants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 32.5 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.75 lbs per gal (1.05 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 200 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level (60 degrees):  Refer to drawings and finish schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss:  Greater than 90 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Semi-Gloss:  45 to 50 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Satin:  25 to 30 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Extra Matte:  8 to 10 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time: 100 percent after 7 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona Mega ONE simplifies the craftsman's everyday life, making the job faster and easier with the quality you depend on. Bona Mega ONE is a clear, waterborne 1-component finish that dries fast, is easy to use and provides high build for superior protection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Mega ONE as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resins(s), propylene glycol, and silica derivate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Milky white (wet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  7.5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  32 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.76 lbs per gal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC:  275 g/L. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Semi-gloss:  40 to 45 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Satin:  20 to 25 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Extra-Matte:  7 to 9 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Low. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Characteristics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Defoaming:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  2-3 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  500 to 600 sq ft per gal (12.27 to 14.72 sq m per L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Percent Cured After 24 Hours:  75 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum Cure:  100 percent after 5 days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Residential Waterborne Wood Floor Finish:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona Domo� is the newest member of the Bona family of finishes. This easy-to-use, entry-level waterborne finish is easy to abrade and has a quick drying formula. Easy and forgiving to apply with a roller or T-bar, the one-component, non-yellowing formulation comprises all essential properties for finishing and protecting wood floors. And because it�s waterborne with low VOCs, Bona Domo provides a healthy environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Domo as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  7.6 to 8.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  28 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.70 lbs per gal (1.04 grams per ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  275 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level:  Satin-Matte 18 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level:  Semi-Gloss 40 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Characteristics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear and colorless when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling: Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Defoaming: Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time: 2-3 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage: 500 to 600 sq ft per gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Percent Cured After 24 Hours: 70 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum Cure: 100 percent after 1 week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Retarder is designed to retard the drying or curing process of Bona waterborne finishes, allowing for more open time in less than ideal working environments, such as very hot/dry climates. Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>RETARDER FOR WATERBORNE FINISHES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Retarder as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water and diethylene glycol monoethyl ether.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.33 lbs per gal (1.0 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: Less than 275 g/l when used with a Bona Waterborne Finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WATERBORNE SANDING SEALERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete paragraph options not required, then delete product options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Amber Sanding Sealer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona AmberSeal is a non-yellowing, poly-tone waterborne sanding sealer that provides an oil-based look to hardwood floors. Can be used with all Bona waterborne finishes over both stained and unstained floors. Can be added to any Bona waterborne finish (Bona Traffic HD RAW�, Bona Traffic HD, Bona Mega, and Bona Domo) to retard the drying or curing process. Excellent abradability, fast dry times, and reduces potential for side bonding and tannin bleed. Bona AmberSeal is a nonflammable, virtually odorless sealer. GREENGUARD certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Amberseal as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, polymeric resin, silica derivate, diethylene glycol monoethyl ether, and propylene glycol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Amber (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.3 to 7.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 30 to 31.5 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.68 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 250 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona IntenseSeal is a specifically formulated waterborne sanding sealer that develops a vibrant look and deep, natural tone to individual wood species. The unique "wet look" appearance accentuates the natural pigmentation and color characteristics of the wood. GREENGUARD certified for indoor air quality. Excellent sandability - hardens rapidly and allows for easy abrasion; Seals the wood, preventing the finish from penetrating; Reduces tendency for sidebonding; Exceptional flow and leveling of finish topcoats; Nonflammable; Water clean-up; Product can be rolled or pulled with a T-bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Intense Sanding Sealer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona IntenseSeal as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, polymeric resin, silica derivate, diethylene glycol monoethyl ether, and propylene glycol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.5 to 7.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 31 to 32 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.66 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 250 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling: Excellent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Defoaming: Excellent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time: Approximately 2-3 hours (high humidity and/or low temperature conditions will extend the drying time).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum Cure: 100 percent after 1 week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Sanding Sealer, Clear Appearance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona ClearSeal is a waterborne sealer that offers easy abradability, great build characteristics and is fast drying. The clear aspect offers a classic appearance which highlights the natural color of wood. Bona ClearSeal provides an initial layer that prevents the finish from penetrating into the wood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  ClearSeal as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, acrylic resin, urethane resin, dipropylene glycol monomethyl ether (DPM), binding agent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Milky white (wet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH:  7.7. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  32 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.70 lbs per gal (1.04 s.g.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  100 g/L. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level:  N/A. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor:  Non-offending. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Flash Point:  212 degrees F (100 degrees C) (Pensky-Martens)  </w:t>
-[...13 lines deleted...]
-        <w:t>Stability:  12 months from date of manufacture in unopened, original packaging. </w:t>
+        <w:t>Clarity:  Clear when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Defoaming:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  Approximately 1-2 hours (high humidity and/or low temperature conditions will extend the drying time). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  1-year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD GOLD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED:  Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Sanding Sealer. Whitewash Appearance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona R820 is a one-component, silane-based wood flooring adhesive that offers adhesion to a variety of surfaces. The initial bonding strength and ridge stability makes it particularly suitable for engineered flooring installations with low movement. The adhesive offers a long open time of 90 minutes and allows for easy trowel application. Bona R820 is GREENGUARD certified for indoor air quality. </w:t>
-[...237 lines deleted...]
-        <w:t>Certification:  GREENGUARD Certified for indoor air quality. </w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona NordicSeal is a waterborne sanding sealer that was formulated to provide a green alternative to a whitewashed floor without the use of caustic materials such as bleach. A unique way of customizing your floor from a light whitewash to successive coats, providing a truly Scandinavian look. It has excellent abradability, fast dry times and reduces the potential for sidebonding and tannin bleed. Bona NordicSeal is a nonflammable, virtually odorless sealer, and is GREENGUARD GOLD certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: NordicSeal as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, acrylic resin, urethane resin, dipropylene glycol monomethyl ether (DPM), binding agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Clear when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 32 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.70 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 100 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level: N/A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD GOLD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona Vertical is a firm-elastic silane-based construction adhesive. With an extremely high initial bonding strength and rapid setting formulation it is perfect for horizontal and vertical applications alike. The bonding process can be accelerated by lightly misting substrate and/or adhesive prior to bonding. 10.1 Oz. plastic caulk-style tube.</w:t>
-[...195 lines deleted...]
-        <w:t>LEED:  Complies with USGBC LEED low-VOC requirements.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona NaturalSeal is a waterborne sanding sealer designed to retain the appearance of unfinished wood on your floor. Combining Bona NaturalSeal with a matte-sheen finish such as Bona Traffic HD RAW preserves that look and gives your floor the durability it needs for everyday life. Bona NaturalSeal provides all the benefits of a Bona waterborne sealer including excellent abradability, fast dry times and reduces the potential for sidebonding and tannin bleed. Bona NaturalSeal is a nonflammable, virtually odorless sealer, and is GREENGUARD GOLD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: NaturalSeal as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, acrylic resin, urethane resin, dipropylene glycol monomethyl ether (DPM), binding agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Milky white (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Unfinished wood look. Clear when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 32 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.70 lbs per gal (1.04 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC: 100 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gloss Level: N/A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability: 1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD GOLD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Primer/Moisture Barrier:</w:t>
+        <w:t>Wood Floor Filler:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona R540 is a one-component polyurethane reactive primer, used on absorbent and non-absorbent sub floors before the use of Bona Quantum, and QUANTUM T, and Vertical wood floor adhesives. Especially useful when used as a primer on sealed plywood subfloor systems such as AdvanTech� flooring. The product can also be used for damp proofing concrete floors and substrates up to 18 lbs or 95 percent relative humidity.</w:t>
-[...125 lines deleted...]
-        <w:t>Flash Point: Greater than 410 degrees F (210 degrees C).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona Pacific Filler is a waterborne compound specifically designed for filling cracks, holes, chips, gouges, and broken edges in hardwood floors prior to finishing. It's high solid content formula is ready to use, trowelable direct from pail, or can be thinned with water for full trowel filling. GREENGUARD certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Pacific Filler as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Inorganic fillers, water, binders, pigments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Bona RollGuard is a one-component, roll-on moisture membrane specially designed to mitigate vapor transmission on absorbent and non-absorbent subfloors, including gypsum-based underlayment. The silane-based reactive primer is compatible with the entire Bona Adhesive System.</w:t>
-[...4556 lines deleted...]
-        <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete color options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Colors:  Red Oak. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Colors:  White Oak. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Colors:  Ash-Maple-Pine. </w:t>
-      </w:r>
-[...40 lines deleted...]
-        <w:t>Colors:  Walnut. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Colors:  Refer to drawings and finish schedule. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete tinting if not required.</w:t>
       </w:r>
@@ -8660,107 +8604,107 @@
         <w:rPr/>
         <w:t>Deep Clean System:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** The Bona Deep Clean System is recommended for all types of unwaxed, residential, and commercial polyurethane finished wood floors, and for prefinished, aluminum-oxide floors. To be used with the Bona PowerScrubber or any other industrial auto scrubber.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Product: Bona Deep Clean Solution as manufactured by Bona US.</w:t>
-[...13 lines deleted...]
-        <w:t>Ingredients: Water, Ethoxylated alcohol, Diethylene glycol n-butyl ether, and Phenoxyethanol.</w:t>
+        <w:t>Product: Bona Deep Clean as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, Alkoxylated Alcohols, PPG-2 Methyl Ether, Butoxypropanol, Polymeric Aquamarine Colorant, Methylisothiazolinone, Benzisothiazolinone.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Aquamarine.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>pH: 7.0 to 8.0.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Solids: 1 percent.</w:t>
+        <w:t>Solids: Less than 1 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Density: 8.35 lbs per gal (1.0 s.g.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -8772,89 +8716,89 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor: Slight solvent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Certification: GREENGUARD Gold children and schools certified for indoor air quality.</w:t>
+        <w:t>Certification: GREENGUARD Gold.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Bona Deep Clean Polish product is designed for the removal of acrylic based polishes that have been applied onto polyurethane finished wood floors. After application, the treated floor can be left as is or re-coated with another acrylic based polish. Won't damage the original finish of the hardwood floor. Works great with the Bona PowerScrubber. Perfect way to remove years of polish build-up and prep for a new, clean coat of Bona DC Polish.</w:t>
-[...13 lines deleted...]
-        <w:t>Product:  Bona Deep Clean Polish remover as manufactured by Bona US. </w:t>
+        <w:t>** NOTE TO SPECIFIER ** The Bona Remove product is designed for the removal of acrylic based polishes that have been applied onto polyurethane finished wood floors. After application, the treated floor can be left as is or re-coated with another acrylic based polish. Won't damage the original finish of the hardwood floor. Works great with the Bona PowerScrubber. Perfect way to remove years of polish build-up and prep for a new, clean coat of Bona DC Polish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Remove as manufactured by Bona US. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ingredients:  Water, diethylene glycol monobutyl ether, phenoxyethanol, dipropylene glycol n-butyl ether, and nonionic surfactant. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -8894,93 +8838,107 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Density:  8.4 lbs per gal (1.01 kg per L). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Certification:  GREENGUARD Gold. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>VOC:  Less than 3 percent. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor:  Non-Offending. Slight solvent odor. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Application Characteristics: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Drying Time:  N/A. </w:t>
+        <w:t>Drying Time:  15 to 20 minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Coverage:  700 to 800 sq ft per gal (17.18 to 19.63 sq m per L).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -8988,120 +8946,298 @@
         <w:rPr/>
         <w:t>Application Tools:  Bona Microfiber applicator pad, Bona PowerScrubber, brown scrubbing pad. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Wood Floors:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  The Bona Pro Series Hardwood Cleaner is a professional strength, non-toxic, waterborne hardwood floor cleaner concentrate, Formulated for unwaxed, polyurethane finished wood floors. This environmentally responsible cleaner leaves no residue and will not dull the floor's finish.</w:t>
-[...41 lines deleted...]
-        <w:t>Color: Light purple (wet).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** The Bona Pro Series Hardwood Floor Cleaner Concentrate is a professional strength, non-toxic, waterborne cleaner formulated for unwaxed, polyurethane finished wood floors. This environmentally responsible cleaner leaves no residue and will not dull the floor's finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Pro Series Hardwood Floor Cleaner Concentrate as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water/Aqua, Alkoxylated Alcohols, PPE-2 Methyl Ether, Butoxypropanol, Colorants, Methylisothiazolinone, Benzisothiazolinone, Citric Acid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Blue (wet).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>pH: 7.0 to 8.0.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Solids: 2 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.39 lbs per gal (1.01 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC: Less than 3 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Non-Offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  2 year shelf life in an unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD GOLD Certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** The Natural Oil Floor Cleaner is a professional strength, non-toxic, waterborne cleaner formulated for natural penetrating oiled floors. This environmentally responsible cleaner cleans and nourishes the floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Natural Oil Floor Cleaner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Professional Series Natural Oil Floor Cleaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients - Water, glycol ether solvents, anionic and nonionic surfactants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Beige (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 6.0 to 8.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Solids: Less than 1 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Density: 8.34 lbs per gal (1.0 s.g.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -9114,5835 +9250,5521 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Odor: Non-Offending.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Certification: GREENGUARD GOLD for indoor air quality.</w:t>
+        <w:t>Stability: 1-year shelf life in an unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nonflammable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Non-toxic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>GREENGUARD Gold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Biodegradable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Laminate, Ceramic Tile, Vinyl, Sealed Stone Floor Cleaner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Pro Series Hard Surface Floor Cleaner is a professional strength waterborne, environmentally responsible cleaner specifically formulated to clean all laminate flooring, ceramic tile, vinyl, sealed marble, and sealed granite floors without dulling the finish or leaving any residue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Pro Series Hard Surface Floor Cleaner as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, Hydrogen Peroxide, PPG-2 Methyl Ether, Butoxypropanol, Decyl Glucoside, Citric Acid, Sodium Hydroxide, Fragrance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 4.5 to 5.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: Less than 1 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.34 lbs per gal (1.0 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC: Less than .5 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Mild.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification: GREENGUARD GOLD Certified for indoor air quality.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Bona Pro Series Floor Cleaner Concentrate is a professional strength, non-toxic, waterborne cleaner formulated for unwaxed, polyurethane finished wood floors. This environmentally responsible cleaner leaves no residue and will not dull the floor's finish.</w:t>
-[...83 lines deleted...]
-        <w:t>Density: 8.39 lbs per gal (1.01 s.g.).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** The Bona Recoat System is the first and only guaranteed recoat system in the industry. This process safely removes all contaminants from the floor preparing it for optimal adhesion of a new coat of Bona Traffic HD. When the process is followed correctly, Bona's guarantee will cover the cost of sanding and finishing the floor if the finish doesn�t adhere to the floor.  Delete article if not required or delete paragraphs not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FLOORING RECOAT SYSTEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recoat System Remover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Part of the Bona Recoat System, Bona Remove is formulated to break down contaminants known to cause finish adhesion issues, such as acrylic polishes, waxes, oil soaps, over-spray from furniture cleaners/dusters, and any other contaminants on a polyurethane finished wood floor or a pre-finished wood floor. Bona Remove also aids in abrading the wood floor to maximize adhesion of Bona Traffic HD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Remove as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Water, diethylene glycol monobutyl ether, phenoxyethanol, dipropylene glycol n-butyl ether, and nonionic surfactant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Tan (wet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 10 to 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: 2.0 to 3.0 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.4 lbs per gal (1.01 kg per L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certification:  GREENGUARD Gold.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>VOC: Less than 3 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Odor: Non-Offending.</w:t>
-[...27 lines deleted...]
-        <w:t>Certification: GREENGUARD GOLD Certified for indoor air quality.</w:t>
+        <w:t>Odor: Non-Offending.  Slight solvent odor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Characteristics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  15 to 20 minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  700 to 800 sq ft per gal (17.18 to 19.63 sq m per L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Tools:  Bona Microfiber applicator pad, Bona PowerScrubber, brown scrubbing pad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prep System and Recoat Optimizer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Prep is a specially formulated recoat adhesion system for all types of polyurethane finished hardwood floors, including factory prefinished floors. residential, commercial, and sport polyurethane finished hardwood floors, including aluminum oxide, ceramic, and other factory prefinished floors. It's fast and easy with the Prep system, and completely dust-free when using a Bona Dust Containment System. GREENGUARD certified for indoor air quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Prep as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients: Surfactants, Dipropylene glycol monomethyl ether, ethylene glycol monobutyl ether, water, other proprietary ingredients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Amber (wet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity: Negligible residue (dry). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>pH: 7.0 to 8.0. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids: Less than 1 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density: 8.32 lbs per gal (1.0 s.g.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>VOC: Less than 2 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor: Light antiseptic. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Natural Oil Floor Cleaner is a professional strength, non-toxic, waterborne cleaner formulated for natural penetrating oiled floors. This environmentally responsible cleaner cleans and nourishes the floor.</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete article if not required, or delete product option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>RESILIENT FLOOR FINISHING </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Natural Oil Floor Cleaner:</w:t>
-[...181 lines deleted...]
-        <w:t>Biodegradable.</w:t>
+        <w:t>Renovation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Pure Color is a unique product designed for the transformation of resilient floors.  The Bona Commercial System Resilient Floor Base Color ensures a quick application process with accelerated drying properties and heavy pigmentation for single-coat coverage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Pure Color as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resin, 3-metnoxybutanol, and pigments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Delete color options not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Steel Gray. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Warm Pewter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Fog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Cream. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Desert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Mocha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.67 lbs per gallon (1.039 grams per cu cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity:  150 cp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  40 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  Less than 50 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Non-offensive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  2 year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  2 to 3 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  450 to 550 sq ft per 5-liters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  3 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Bona Pure HD Resilient Floor Clear Coat is specifically formulated for the treatment of resilient floors.  Bona Pure HD Resilient Clear Coat offers a long lasting and extremely durable coating to create a monolithic surface for heavy traffic in schools, industrial and commercial areas, restoring the appearance and simplifying routine maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Bona Pure HD Resilient Floor Clear coat as manufactured by Bona US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resin, amorphous silica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Milky white (wet), clear colorless when dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  3 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  32 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity:  Approximately 16 seconds using a #4 Ford cup at 77 degrees F (25 degrees C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.67 lbs per gallon (1.039 g per cu cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  Less than 50 g per L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction: 0.5 to 0.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sheen/Sheen at 60 degrees: Greater than 87 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Non-offensive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  1-year shelf life in unopened container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear, non-yellowing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  2 to 3 Hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Curing Time:  Approximately 3 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Tools:  Bona Microfiber Roller, Cut-in pad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  450 to 550 sq ft per 5-liters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona Pure Seal Resilient Floor Sealer is specifically formulated for the treatment of resilient floors.  Bona Pure Seal Resilient Floor Sealer�s two-component technology allows a reduced need for additional coats of color.  This formula is designed to lessen the appearance of seams and cracks on resilient surfaces, creating a seamless and durable look across the floor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product:  Bona Pure Seal Resilient Floor Sealer as manufactured by Bona US. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ingredients:  Water, polymeric resin, amorphous silica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color:  Milky white (wet), clear colorless when dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  3 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solids:  32 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Viscosity:  Approximately 16 seconds using a #4 Ford cup at 77 degrees F (25 degrees C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Density:  8.67 lbs per gallon (1.039 g per cu cm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Regulatory VOC:  Less than 50 g per L. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coefficient of Friction: 0.5 to 0.7. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sheen/Sheen at 60 degrees: Greater than 87 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Odor:  Non-offensive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stability:  1-year shelf life in unopened container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clarity:  Clear, non-yellowing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leveling:  Excellent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying Time:  2 to 3 Hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Curing Time:  Approximately 3 days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application Tools:  Bona Microfiber Roller, Cut-in pad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage:  450 to 550 sq ft per 5-liters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Laminate, Ceramic Tile, Vinyl, Sealed Stone Floor Cleaner:</w:t>
+        <w:t>Do not begin installation until substrates have been properly prepared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Building climate control system shall be functioning with a temperature of 65 to 80 degrees F (18.3 to 26.7 degrees C) and maximum relative humidity of 70 percent for 72 hours before flooring is installed, during installation, and for 72 hours after installation. Acclimate flooring according to manufacturer's instructions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acclimate Bona R540 Moisture Barrier Sealer and Bona Quantum or QUANTUM T Adhesive to the room temperature of installation; usually overnight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protection: Protect adjacent finish surface to prevent damage during sanding and finish system application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substrate:  Must be clean, smooth, dry, free of loose material and structurally sound, with the surface slightly textured for best adhesion (similar to a light broom finished concrete). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove adhesive residue, paint, concrete curing compounds or other contaminants that may affect adhesive bond. Abrasive blasting, shot blasting or scarifying may be necessary to completely remove some of these residues.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface cracks, grooves, depressions, control joints or other non-moving joints, and other irregularities must be filled or smoothed with a Portland Cement-based patching and/or leveling compound.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Levelness:  To 3/16 inch (5 mm) in a 10 ft (3048 mm) span. If the concrete slab is to be leveled, primer/sealer shall be applied to the slab prior to application of the leveling compound. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slab Temperature:  55 to 95 degree F (12.8 to 35 degrees C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Other suitable substrates include wood and radiant heat flooring (refer to manufacturer's recommended installation instructions). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>MOISTURE TESTING </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Concrete Floors: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Concrete Slabs:  Conduct moisture testing per ASTM F1869 and/or ASTM F2170. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Primer/Sealer:  Two coats prior to installation of hardwood flooring with an adhesive when MVER using ASTM F1869 (Calcium Chloride test) exceeds 12 lbs per 24 hrs per 1000 sq ft (5.86 kg per 24 hrs per 100 sq m) or when using ASTM F2170 (RH probe test) exceeds 85 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moisture Content:  Should not exceed 18 lbs per 24 hrs per 1000 sq ft (8.79 kg per 24 hrs per 100 sq m) or 95 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>When using a Tramex measuring device to identify moisture levels in cementitious based substrates, use the Tramex measuring device to find the highest reading in the area to be installed and then run the concrete moisture testing method at the location of the recorded highest reading. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>As a general guideline for floors with no in-floor heating system, if the Tramex is below 4 percent, primer/sealer will not be necessary; if between 4 and 6 percent, primer/sealer is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Subfloor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For moisture content and quality of substrates, the guidelines of the wood floor manufacturer shall be followed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Subfloor Moisture Content:  20 percent maximum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona Pro Series Stone, Tile, and Laminate Floor Cleaner is a professional strength waterborne, environmentally responsible cleaner specifically formulated to clean all laminate flooring, ceramic tile, vinyl, sealed marble, and sealed granite floors without dulling the finish or leaving any residue.</w:t>
-[...139 lines deleted...]
-        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANDING AND PREPARATION OF NEW FLOORS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sand and prepare floor using accepted industry association methods.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vacuum thoroughly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stained Floors:  Make final cut with 80 to 100 grit paper. Then MultiDisc with 80 to 120 grit paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unstained Floors:  Make final cut with 80 to 120 grit paper. Then MultiDisc with 120 to 150 grit paper. This burnishing will reduce the amount of grain raise.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Use a Tampico Brush on a buffer and vacuum thoroughly.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tack with a dry Bona Microfiber Tacking Pad or cloth to remove dust. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply finish system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FINISH APPLICATIONS, GENERAL  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** The Bona Recoat System is the first and only guaranteed recoat system in the industry. This process safely removes all contaminants from the floor preparing it for optimal adhesion of a new coat of Bona Traffic HD. When the process is followed correctly, Bona's guarantee will cover the cost of sanding and finishing the floor if the finish doesn�t adhere to the floor.  Delete article if not required or delete paragraphs not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** For new installation of floors, use only in structures with humidity and temperature controls. Do not use over channel and clip floor systems in environments not controlled for temperature and humidity. Delete if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Comply with instructions and recommendations of floor finish system manufacturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish System:  As scheduled or indicated on the drawings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>FLOORING RECOAT SYSTEM</w:t>
+        <w:t>PRIMER AND ADHESIVE APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Bona R540 is designed to reduce moisture vapor emissions that originate from below the membrane only. It does not affect other issues originating from the top, sides or ends of flooring (water leaks, puddles, hydrostatic head, etc.) nor does it eliminate other moisture or installation related issues such as improper acclimation of flooring or the effects of jobsite temperature and humidity. Delete if not required.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Recoat System Remover:</w:t>
+        <w:t>Preparation and Priming/Sealing of Subfloors: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>As Primer:  Roll R540 evenly on substrate. Use no greater than 1/4 inch (6.4 mm) nap mohair or other shed resistant roller at coverage rate recommended by manufacturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Avoid puddling or heavy spots. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow to dry to a transparent film. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>As Moisture Barrier over Cementitious Substrates:  Roll R540 evenly on substrate. Use no greater than 1/4 inch (6.4 mm) nap mohair or other shed resistant roller at coverage rate recommended by manufacturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Avoid puddling or heavy spots. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow to dry to a transparent film. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If necessary, apply second coat within 24 hours, as recommended by manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>As Vapor Retarder for Nail-Down Installations Only:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dry Time Using Bona R540:  1 to 2 hours or when dry to the touch.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dry Time Using Bona R540 with Bona Quantum, or QUANTUM T Adhesives:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Subfloor Moisture Content:  20 percent maximum. 1 coat required. 1 to 2 hour dry time or when dry to the touch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Nail-Glue Assist or Full Trowel:  16 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Higher temperatures and relative humidity may decrease dry times. Lower temperatures and relative humidity may increase dry times. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Part of the Bona Recoat System, Bona Remover is formulated to break down contaminants known to cause finish adhesion issues, such as acrylic polishes, waxes, oil soaps, over-spray from furniture cleaners/dusters, and any other contaminants on a polyurethane finished wood floor or a pre-finished wood floor. Bona Remover also aides in abrading the wood floor to maximize adhesion of Bona Traffic HD.</w:t>
-[...111 lines deleted...]
-        <w:t>Odor: Slight solvent.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona R820 is a one-component, silane-based wood flooring adhesive that offers adhesion to a variety of surfaces. The initial bonding strength and ridge stability makes it particularly suitable for engineered flooring installations with low movement. The adhesive offers a long open time of 90 minutes and allows for easy trowel application. The following paragraph applies to Bona R820. Delete the next four paragraphs if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Recoat System Cleaner:</w:t>
+        <w:t>SUBSTRATE PREPARATION	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substrate must be clean, smooth, dry, free of loose material and structurally sound, with the surface slightly textured, similar to a light broom finished concrete, for best adhesion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove adhesive residue, paint, concrete curing compounds or other contaminants that may affect adhesive bonds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sandblasting shot blasting or scarifying may be necessary to completely remove some of these residues.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface cracks, grooves, depressions, control joints or other non-moving joints, and other irregularities must be filled or smoothed with a Portland Cement based patching and leveling compound.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substrate must be level to 3/16 inch in a 10-foot span.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>To achieve moisture protection when a patch or leveling compound is used, first apply one coat of Bona RollGuard at 200-250 SF/5L or two coats of Bona R540 at 400 SF per 5L.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dry sand should be broadcast into the final coat of moisture barrier, while wet, until rejection, prior to the application of leveling compounds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply leveling compound following manufacturer's instruction.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not install wood flooring before the compound is fully cured. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not install over expansion joints or other moving joints in a concrete slab.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slab temperature must be between 55 degrees F and 95 degrees F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Suitable substrates include concrete, plywood, Warmboard, cork, particle or OSB, stone, ceramic, terrazzo, radiant heat flooring; refer to manufacturer's recommended installation instructions, and dry above-grade gypsum underlayment, recycled-rubber underlayment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SPREADING ADHESIVE AND LAYING FLOORING	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pour adhesive along the length of the desired install location. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spread adhesive on the substrate while holding the Bona trowel at a 90 degree angle, using a smooth semicircular motion.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not leave any puddles of adhesive.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Set the flooring into the adhesive while the adhesive is still wet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>At the start of the installation, and repeatedly throughout the installation, pull a freshly laid board to ensure 100 percent coverage on substrate. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Part of the Bona Recoat System, Bona Rinse is specially designed to thoroughly clean and rinse Bona Remover and any contaminants Bona Remover has broken down from the hardwood floor.</w:t>
-[...139 lines deleted...]
-        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Do not set flooring into adhesive that has skinned over, remove adhesive and reapply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not allow more than 90 minutes of open time before setting flooring into the adhesive. At 70 degrees F and 50 percent RH; higher humidity can decrease open time, lower humidity can increase open time. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Prep System and Recoat Optimizer:</w:t>
+        <w:t>Clean-up: Clean adhesive from the surface of the floor while wet. Use mineral spirits on a clean white cloth.	 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage: Store in a climate controlled environment. Do not store for extended periods in excess of 90 degrees F (32 degrees C). Freeze thaw stable.	 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona Prep is a specially formulated recoat adhesion system for all types of polyurethane finished hardwood floors, including factory prefinished floors. residential, commercial, and sport polyurethane finished hardwood floors, including aluminum oxide, ceramic, and other factory prefinished floors. It's fast and easy with the Prep system, and completely dust-free when using a Bona Dust Containment System. GREENGUARD certified for indoor air quality.</w:t>
-[...139 lines deleted...]
-        <w:t>LEED: Complies with USGBC LEED low-VOC requirements.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ADHESIVE APPLICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Delete article if not required, or delete product option not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Bona Quantum/QUANTUM T will not prevent moisture-related damages to wood flooring originating from the top, sides or ends of flooring (water leaks, puddles, hydrostatic head, etc.) nor does it eliminate other moisture or installation related issues such as improper acclimation of flooring or the effects of jobsite temperature and humidity.Delete if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full Spread Application:  Spread adhesive on substrate while holding Bona trowel at 90 degree angle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Use a smooth semicircular motion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not leave any puddles of adhesive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Set flooring into adhesive while adhesive is still wet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Open Time Before Setting Flooring into the Adhesive: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona Quantum at 50 percent RH and 70 degrees F (21.1 degrees C):  60 minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona QUANTUM T at 50 percent RH and 70 degrees F (21.1 degrees C): 60 minutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Higher humidity can decrease open time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not set flooring into adhesive that has skinned over. Remove adhesive and reapply.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spreading Rate:  Per manufacturer�s recommendation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Quantum adhesive for board application for repair and blind nailing enhancement. Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Application:  Apply adhesive along entire length of board for best results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Applies to Bona DriFast Stain. Delete article if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>RESILIENT FLOOR FINISHING </w:t>
+        <w:t>STAIN APPLICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Renovation: </w:t>
+        <w:t>Shake or still well before applying. Do not thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>After Surface Preparation:  Apply Bona DriFast Stain with brush, cut-in pad, cloth, or carpet disc driven by a buffer in the direction of the grain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage Rate:  800 to 1000 sq ft per gal (19.6 to 24.5 sq m per L). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Penetration Time:  Allow 1 to 3 minutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove excess by hand wiping or buffing with an absorbent, non-abrasive material. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow Stain to Dry Thoroughly: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Tones:  2 hours minimum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>White:  6 hours minimum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ebony, Spice Brown, Bark and Cocoa:  12 to 18 hours </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ideal Drying Conditions:  60 to 80 degrees F (16 to 27 degrees C) with 35 to 75 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperature conditions extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduces dry time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sealer or Finish Application:  Within 48 hours after stain application. Apply any Bona finish system over thoroughly dried stain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Immediately after each use, place rags, steel wool, or waste in a sealed, water-filled metal container. Rags, steel, wool, or waste soaked with Bona Drifast stain may spontaneously catch fire if improperly discarded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona Commercial System Resilient Floor Base Color is a unique product designed for the transformation of resilient floors.  The Bona Commercial System Resilient Floor Base Color ensures a quick application process with accelerated drying properties and heavy pigmentation for single-coat coverage. </w:t>
-[...69 lines deleted...]
-        <w:t>GREENGUARD Gold certified. </w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WATERBORNE FINISH APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mixing:  Shake or still well before applying. Do not thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shake Bona Traffic HD finish (Part A) well for 30 seconds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Add Bona Traffic HD Hardener (Part B) to finish (Part A).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>A 10.38 oz (294.3 grams) bottle of hardener activates 1 gallon (3.78 L) of finish. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>To mix finish amounts of less than one gallon, use a 1:11.33 ratio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Immediately shake mixture vigorously for 30 to 45 seconds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insert supplied filter into bottle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Let sit for 5 to 10 minutes before applying. BONA Traffic HD. Cannot be re-hardened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply finish going with grain of wood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Feather out each stroke to avoid applicator marks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Use manufacturer�s recommended coverage rate of sq ft per gallon (sq m per L). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow each coat to dry thoroughly. Recommended conditions of 65 to 80 degrees F (18 degrees C to 27 degrees C), and 40 to 60 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterborne Finishes:  2 to 3 hours.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperature conditions extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduces dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Smoothest Results:  See �Intercoat Abrasion� subparagraph. At a minimum between coats, vacuum, and tack thoroughly with a Bona Microfiber Tacking Pad (dry or slightly dampened with water). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  The finish/hardener mixture must be used within 4 hours after it is mixed. Product properties are diminished after 4 hours.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>The finish and hardener can be mixed only one time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Caution:  To avoid pressure build-up, do not tightly recap finish/hardener mixture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Intercoat Abrasion:  It is not necessary to abrade between Bona waterborne sealer and finish coats unless more than 48 hours has passed since the previous coat was applied.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Smoothest Results:  Abrade between coats, as necessary. Use multidisc Bona Diamond 180 to 240 grit abrasives with Bona Intermediate Pads. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thoroughly clean abraded floor using Bona PowerScrubber or vacuum and tack with Bona Microfiber Tacking Pads (dry or slightly dampened with water).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>When using solvent-based sealers, always, vacuum and tack before finish coats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Curing:  Process varies depending on product. Floors may be walked on after 24 hours but remains susceptible to scuffing or marring until completely cured. Do not replace area rugs until the floor has fully cured. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Delete color options not required. </w:t>
-[...265 lines deleted...]
-        <w:t>Maximum Cure:  5 to 7 days. </w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WATERBORNE SANDING SEALERS APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mixing:  Shake or still well before applying. Do not thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pour a 6 inch (152 mm) wide line of sealer along starting wall. Go with grain of wood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Using a Pre-Dampened Floor Coater:  Draw floor coater forward with grain of wood, moving sealer toward opposite wall. To maintain a wet edge, hold the floor coater at a snowplow angle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>At End of Each Run:  Turn floor coater and pull it toward you through the puddle. Then pad out the floor coater parallel to the wet edge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Feather out all turns. Do not push too hard or fast to avoid drips flying off floor coater.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Coverage Rate:  400 to 500 sq ft per gal (9.81 to 12.27 sq m per L).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not spread too thin. Uneven coverage can cause blotchiness or color variance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Certain species may require a second coat to achieve desired appearance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying:  Allow each sealer coat to dry 2-3 hours. Recommended conditions:  65 to 80 degrees F (18.3 to 26.7 degrees C), 40 to 60 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperature conditions will extend the dry time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Smoothest Results: See �Intercoat Abrasion� subparagraph. At a minimum between coats, vacuum, and tack thoroughly with a Bona MicroFiber Tacking Pad (dry or slightly dampened with water). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Intercoat Abrasion:  It is not necessary to abrade Bona AmberSeal unless more than 48 hours has passed since the previous coat was applied.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Smoothest Results:  Abrade Bona AmberSeal using 1 to 2 (stacked) Bona Conditioning Pads and 1 to 2 Bona Diamond 180 to 240 grit abrasives.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thoroughly clean abraded floor using Bona Power Scrubber or vacuum and dry tack with Bona Microfiber Tacking Pads (or slightly dampened with water) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Bona Commercial System Resilient Floor Clear Coat is specifically formulated for the treatment of resilient floors.  Bona Commercial System Resilient Clear Coat offers a long lasting and extremely durable coating to create a monolithic surface for heavy traffic in schools, industrial and commercial areas, restoring the appearance and simplifying routine maintenance.</w:t>
-[...335 lines deleted...]
-        <w:t>EXECUTION</w:t>
+        <w:t>** NOTE TO SPECIFIER **  Delete article if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>EXAMINATION</w:t>
+        <w:t>OIL MODIFIED FINISHES AND SEALERS APPLICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Do not begin installation until substrates have been properly prepared.</w:t>
+        <w:t>Mixing:  Shake or stir well before applying. Do not thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Applies to Woodline Polyurethane, Bona Poly and Poly 350. Delete if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
+        <w:t>Application, Wood Floor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply going with the grain of the wood.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Feather out each stroke to avoid applicator marks.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  The following two subparagraphs apply to Bona Woodline Polyurethane and Bona Poly products. Delete the subparagraphs if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Coverage Rate: 500 to 600 sq ft per gal (12.27 to 14.72 sq m per L). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying:  Allow each coat to dry thoroughly; 8 to 12 hours. Recommended Conditions:  65 to 80 degrees F (18.3 to 26.7 degrees C), 40 to 60 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperatures extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduces dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  The following two subparagraphs apply to Bona Poly 350. Delete the subparagraphs if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Coverage Rate: 500-650 sq ft per gal (12.27 to 15.95 sq m per L). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying:  Allow each coat to dry thoroughly; 18 to 24 hours. Recommended Conditions:  65 to 80 degrees F (18.3 to 26.7 degrees C), 40 to 60 percent relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperatures extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduces dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Abrade In-Between Coats:  120-grit or finer, screen, conditioning pad, or 180 to 240-grit Diamond abrasive.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thoroughly vacuum and wipe with a clean, lint-free, water dampened cloth between coats of finish.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If desired, a third coat may be applied. Allow final coat to dry a minimum of 24 hours before use and avoid heavy traffic for 72 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recoating:  Be sure floor is free from wax, polish, and oily residues. Follow the Bona Prep system, applying 1 to 2 coats.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recoating a Factory Prefinished Floor:  Do not use Bona Woodline Poly. Use Bona Traffic HD RAW or Bona Traffic HD finishes with the Bona Prep System. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If Contaminants are Present:  Use the full Bona Recoat System to ensure adhesion. Otherwise, follow the Bona Prep process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Delamination can occur if the Bona Prep process is not followed and the floor has not been tested for compatibility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Applies to Bona DriFast sealer. Delete if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Building climate control system shall be functioning with a temperature of 65 to 80 degrees F (18.3 to 26.7 degrees C) and maximum relative humidity of 70 percent for 72 hours before flooring is installed, during installation, and for 72 hours after installation. Acclimate flooring according to manufacturer's instructions. </w:t>
-[...13 lines deleted...]
-        <w:t>Acclimate Bona R540 Moisture Barrier Sealer and Bona Quantum or QUANTUM T Adhesive to the room temperature of installation; usually overnight.</w:t>
+        <w:t>Application, Quick-Dry Sealer:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pour sealer into paint tray. Wet the 3/16 inch (5 mm) mohair roller.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply sealer to a 3 x 3 ft (914 x 914 mm) section of the floor against the grain at a coverage rate of 600 to 700 sq ft per gal (17.72 to 17.18 sq m per L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Without adding more sealer to roller, re-roll entire 3 x 3 ft (914 x 914 mm) section with the grain of the wood.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Continue process throughout entire floor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply evenly. excessive amounts of sealer may cause floor failure.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying:  Allow sealer to dry thoroughly a minimum of 2 hours. Recommended Conditions:  60 to 80 degrees F (16 to 27 degrees C), 35 to 75 percent relative humidity.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperature conditions extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduces dry time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Abrade sealer using 120-grit or finer, screen or 1 to 2 (stacked) Bona Conditioning Pads and 1 to 2 Bona Diamond 180 to 240-grit abrasives.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thoroughly vacuum and dry tack with Bona Microfiber Tacking pads (or slightly dampened with water).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply a Bona finish according to label directions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Applies to Bona Craft Oil 2K. Delete article if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PREPARATION</w:t>
+        <w:t>PENETRATING OIL FINISHES APPLICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Protection: Protect adjacent finish surface to prevent damage during sanding and finish system application.</w:t>
+        <w:t>Mixing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Using a hammer, drive a screwdriver through top and bottom of upper container (Part B) and allow hardener to completely empty into bottom container (Part A).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove lid and mix content thoroughly. Do not thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>To mix smaller amounts of Bona Craft Oil 2K, use a 1:9 ratio.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona Craft Oil 2K cannot be rehardened.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pot Life:  Must be used within 6 to 8 hours after mixing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Substrate:  Must be clean, smooth, dry, free of loose material and structurally sound, with the surface slightly textured for best adhesion (similar to a light broom finished concrete). </w:t>
-[...55 lines deleted...]
-        <w:t>Slab Temperature:  55 to 95 degree F (12.8 to 35 degrees C).</w:t>
+        <w:t>Application: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coverage Rate:  0.33 gallons (1.25 Liters) per 600 to 800 sq ft (55.74 to 74.32 sq m) of wood flooring. Rate varies depending on wood species and sanding sequence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply thin coat of mixed Bona Craft Oil 2K to floor using a 175 rpm buffer and a red buffing pad working back and forth with the grain of the wood when possible.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For areas, the buffer cannot reach, use a trowel or a cut-in pad to apply.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow oil to penetrate wood surface for 15 to 30 minutes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove excess oil using a buffer and a clean, Bona Cotton Cloth wrapped around a 1 inch (25 mm) white, red or green buffing pad. Change cloth as needed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drying:  Allow oil to dry thoroughly before use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Neutral:  8 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors:  12 hours.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Conditions:  65 to 80 degrees F (18.3 to 26.7 degrees C), 40 to 60 percent relative humidity.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High humidity and/or low temperature conditions extend dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Increased ventilation and airflow reduce dry time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cure Time:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Walkable:  8 to 12 hours but remains susceptible to scuffing or marring until completely cured. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ready for light use and furniture placement:  12 to 24 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full Cure:  5-7 days.  Recommended Conditions:  65 to 80 degrees F (18.3 to 26.7 degrees C), 40 to 60 percent relative humidity.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not replace area rugs until the floor has fully cured. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Other suitable substrates include wood and radiant heat flooring (refer to manufacturer's recommended installation instructions). </w:t>
+        <w:t>Top Coating:  In situations where an additional layer of protection is desired. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona Craft Oil 2k can be top-coated with Bona Traffic HD or Bona Traffic HD RAW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply Bona Craft Oil 2K and allow to dry per manufacturer's instructions and this specification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vacuum and tack the floor with a dry Bona Microfiber Tacking Pad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply 1 to 2 coats of Bona Traffic HD or Bona Traffic HD RAW per label instructions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>After Fully Cured: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Deep clean floor using PowerScrubber and Bona Deep Clean Solution.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow adequate time for surface to dry completely.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply the same color Craft Oil 2K to the floor per the directions and allow to dry completely (8 hours for Neutral and 12 hours for all other colors).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vacuum and tack the floor with a dry Bona Microfiber tacking pad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apply Bona Traffic HD or Bona Traffic HD RAW per label instructions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Be sure floor is free from wax, polish, and oily residues.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Adhesion failure can occur if these recoating processes are not followed and the floor has not been tested for compatibility. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>MOISTURE TESTING </w:t>
+        <w:t>RESILIENT FLOOR APPLICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Concrete Floors: </w:t>
-[...69 lines deleted...]
-        <w:t>As a general guideline for floors with no in-floor heating system, if the Tramex is below 4 percent, primer/sealer will not be necessary; if between 4 and 6 percent, primer/sealer is required. </w:t>
+        <w:t>Bona Pure Color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compatibility:  Always prepare a sample or test area to determine compatibility, appearance, and desired results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Applicators:  Bona Microfiber Roller, Cut-in pad. Use a clean applicator tor Bona Commercial System Resilient Base Color and a separate clean applicator for Bona Commercial System Resilient Floor Finish. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mixing:  If batch numbers differ from each other, it is necessary to mix entire volume in a separate container to ensure color consistency. Use hand drill and paddle mixer. Thoroughly mix ensuring a uniform color. Mechanically stir Part A while slowly pouring in one bottle of Bona Commercial System Universal Hardener. Thoroughly stir for at least one minute. For best results, strain product. Smaller quantities can be mixed at 1-part hardener to 10-parts Bona Pure Color. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Evaluate Floor:  Inspect floor for scuff marks, current finish condition/peeling, cupping and other damage, and overall appearance. For cracks and small voids in the tile, use Bona Commercial System Resilient Floor Repair.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prepare Floor:  Gather tools and materials for the job. Secure work area and post signs on entrance doors with "Do Not Enter." Use the Bona Commercial System Microfiber Dry Dusting Pad to dust the floor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stripping and Wet Abrasion:  Complete removal of existing coatings is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Linoleum Floors:  Use Bona Commercial System Resilient Floor Stripper </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Other Floors:  Bona Commercial System Multi-Surface Floor Prep Degreaser.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Using a Bona FlexiSand DCS Buffer and 80 or 120 grit Bona Diamond abrasives on a Bona Multidisc, wet abrade the entire work area.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Work in sections, making sure to overlap each section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Post-Abrasion Cleaning:  Auto scrub or wet vac floor to remove polish/wax residue.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wet mop or wet tack using Bona Commercial System Microfiber Wet Cleaning Pad to neutralize the surface.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow floor to dry before coating. If floor is linoleum, allow to dry for 24 hours.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coating Preparation:  Tape off floor plates, outlets, or areas needing protection from floor finish. Clean and rinse applicators. Have an exit strategy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For linoleum floors, it is necessary to apply a thin coat of Bona Resilient System Floor Clear Coat at a rate of 800-1000 square feet per 1-gallon prior to application of Bona Pure Color. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Application:  Pour a 4 to 6 inch wide line of base color along the starting wall.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Using a clean, pre-dampened applicator, roll out the base color uniformly at a rate of 450-550 square feet per gallon, being careful not to leave excess puddles or heavy spots as you work your way across the room.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>At the end of each run, pour a new 4 to 6 inch line on your wet edge and repeat the rolling process.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not push too hard or too fast to avoid dripping or splattering.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If Bona Commercial System Color Chips are being used, sprinkle into the wet base coat as you work across the room.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If a second coat of base color will be applied, add the color chips during the second application.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow the first coat to dry 2-3 hours.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mechanical ventilation can be used. High humidity and/or low temperature conditions will extend the dry time  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Conditions:  65 to 80 degrees F / 40 to 60 percent relative humidity.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Once dry, topcoat within 24 hours using Bona Commercial System Resilient Floor Clear Coat. If more than 24 hours has passed, lightly abrade using a Bona Conditioning Pad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clean-Up:  Application tools should be thoroughly cleaned with water and stored in an airtight container. Dispose of any remaining product in accordance with local, state, and federal regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PROTECTION </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Wood Subfloor: </w:t>
-[...27 lines deleted...]
-        <w:t>Wood Subfloor Moisture Content:  20 percent maximum. </w:t>
+        <w:t>After application, protect floor finish from damage during subsequent work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not allow foot traffic until floor is sufficiently dried and cured. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FLOOR CARE </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER **  Delete if not required. </w:t>
-[...13 lines deleted...]
-        <w:t>SANDING AND PREPARATION OF NEW FLOORS: </w:t>
+        <w:t>** NOTE TO SPECIFIER **  Applies to Bona Recoat System. Delete if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Sand and prepare floor using accepted industry association methods.  </w:t>
+        <w:t>Recoat System: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Before using, read manufacturer's directions and material safety data sheets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protect Surrounding Areas:  Use blue tape and/or plastic sheeting or towels to prevent possible staining from accidental contact with Bona Remove. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spill Event:  Immediately wipe up affected area using a clean towel and water. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona Remove:  Shake 15 to 20 seconds or until all settled product is thoroughly mixed. Pour a 4 inch (102 mm) wide line of remover along the starting wall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Saturate the Bona Roller with product from the pour line. Set roller down at back side of puddle and pull roller towards you approximately 4 to 5 ft (1219 to 1524 mm). Push back in the same path beyond your original start point. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Coverage Rate:  400 to 500 sq ft per gal (9.81 to 12.27 sq m per L). Do not spread too thin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not cover more floor than you will be able to abrade and rinse in 20 to 30 minutes; approximately 200 sq ft (18.58 sq m). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface Abrasion:  Using a 175 rpm rotary buffer, with Bona Recoat Abrasive drive plate, abrade the section of floor coated with Bona Remover. Abrade with grain up and back over the same path. Start the next pass by overlapping the previous pass by 50 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hand-abrade corners and sections missed by buffer with 120 grit paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Replace abrasives on drive plate every 5000 to 7000 sq ft (464.5 to 650.3 sq m) of use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Using the Bona Recoat System Squeegee, move Bona Remover material out from the wall and any areas the Bona PowerScrubber will not reach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bona Rinse:  Mix at a 4:1 ratio, 4 parts water to one part Bona Rinse. Using Bona PowerScrubber filled with Bona Rinse, remove and clean Bona Remover from floor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>When running the Bona PowerScrubber move the machine up and back in the same path and overlap subsequent passes by 20 percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Typically, you will only need to dispense Bona Rinse solution on the forward pass. If Bona Remover has dried on the floor, it may be necessary to dispense Bona Rinse solution on both the forward and backward pass. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Use Bona PowerScrubber red recoat brushes on the Bona PowerScrubber instead of white brushes that come standard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>The red brushes are needed to help with abrasion and scrubbing of the floor. They also raise the height of the Bona PowerScrubber, allowing the machine to more effectively vacuum up the thick slurry created during the process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Repeat prior steps 1 through 6 until entire floor has been treated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>To guarantee all contaminates have been removed and meet the Bona Recoat System Warranty, it is required that entire floor be prepared a second time following all prior steps. During second pass it is not necessary to hand abrade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wipe Down Perimeter:  Using a clean terry towel or microfiber cloth and warm water, wipe down the perimeter of the floor, approximately 1 inch (25 mm) out from the wall where the Bona PowerScrubber could not reach. It may also be necessary to wipe down all the baseboards and any other areas Bona Remover has come in contact with. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relocate buffer, Bona recoat abrasive drive plate, applicators and all other equipment besides the Bona PowerScrubber from the floor. Thoroughly clean with water the Bona PowerScrubber brushes, squeegees, power cord and your shoes/work boots of any remaining Bona Remover. Perform a final "Rinse" step on the entire floor using the Bona PowerScrubber and the Bona Rinse. This step will help ensure the floor is clean of any Bona Remover due to footprints or missed areas during the initial rinse steps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wet tack the entire floor with water. Prior to finish application feel floor with hand, if floor feels gritty or rough in areas, you have not removed all the Bona Remover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Repeat steps, subparagraphs 9 and 10. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If the floor has heavy traffic areas or lots of scratches that need to be blended or repaired, wait until floor has been cleaned of contaminates before abrading with a screen or repairing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If you do abrade with a screen, be sure to vacuum and tack the floor thoroughly to remove any dust created during the sanding/repair process before applying a coat of Bona Traffic HD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Allow floor to dry and following label instructions apply one coat of Bona Traffic HD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If a second coat of Bona Traffic HD is needed, intercoat abrasion is not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If intercoat abrasion is needed, abrade with a 320-grit maroon pad only. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>The Bona Recoat process temporarily weakens the finish system and aggressive abrasion could cause damage to total floor system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Applies to Pro Series cleaners. Delete if not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vacuum thoroughly. </w:t>
-[...3618 lines deleted...]
-        <w:rPr/>
         <w:t>Cleaning:  Hardwood, natural oil wood floors, and stone floors. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Before using, read all directions and material safety data sheet </w:t>
+        <w:t>Before using, read all directions and material safety data sheet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>For Regular Maintenance of Finished Floors: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -14954,51 +14776,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mist. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Clean. Rinse cleaning pad often to avoid streaking </w:t>
+        <w:t>Clean. Rinse cleaning pad often to avoid streaking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="ABFFABFF">
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -15806,81 +15628,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_167AA6"
+  Id="rId_D63B61"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/bonaus.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0F388E_1"
+  Id="rId_0EF9EA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:Frank.Coppolino@bona.com?subject=RE:%20Spec%20Question%20(09930bon):%20"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0F388E_2"
+  Id="rId_0EF9EA_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bona.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0F388E_3"
+  Id="rId_0EF9EA_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/bona-us-30999"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_54E33E_1"
+  Id="rId_7F8773_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:Frank.Coppolino@bona.com?subject=RE:ARCAT%2520Spec%2520Question%2520(09930bon):%2520%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_54E33E_2"
+  Id="rId_7F8773_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bona.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>