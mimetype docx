--- v0 (2026-04-25)
+++ v1 (2026-06-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/bowersto.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1885950"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_252F2B" descr="https://www.arcat.com/clients/gfx/bowersto.png"/>
+              <wp:docPr id="1" name="Picture rId_631F3B" descr="https://www.arcat.com/clients/gfx/bowersto.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_252F2B" descr="https://www.arcat.com/clients/gfx/bowersto.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_631F3B" descr="https://www.arcat.com/clients/gfx/bowersto.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_252F2B"/>
+                      <a:blip r:link="rId_631F3B"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1885950"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>515 Main St., P. O. Box 199</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bowerston, OH 44695</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 740-269-2921</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 740-269-5456</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CE44FA_1" w:history="1">
+      <w:hyperlink r:id="rId_E397CA_1" w:history="1">
         <w:tooltip>request info (info@bowerstonshale.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@bowerstonshale.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CE44FA_2" w:history="1">
+      <w:hyperlink r:id="rId_E397CA_2" w:history="1">
         <w:tooltip>https://www.bowerstonshale.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bowerstonshale.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CE44FA_3" w:history="1">
+      <w:hyperlink r:id="rId_E397CA_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bowerston Shale Company has produced quality clay products for the architectural, commercial, and residential markets for over 70 years. Quality and customer service has been the foundation of our company. We continually incorporate the latest engineering and manufacturing techniques into our brick production. We sell through select dealers and distributors who share our commitment to selling the finest clay products in the world.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Architects and builders specify Bowerston Shale Company's brick for many reasons. It is our pleasure to present you with a wide range of selections to help you determine the perfect color and texture to ensure your project makes an everlasting impression.</w:t>
       </w:r>
       <w:r>
@@ -24699,69 +24699,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_252F2B"
+  Id="rId_631F3B"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/bowersto.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CE44FA_1"
+  Id="rId_E397CA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Bowerston%252BShale%252BCompany&amp;message=RE%253A%2520Spec%2520Question%2520(04210bow)%253A%2520&amp;coid=31022&amp;spec=04210bow&amp;rep=&amp;fax=740-269-5456"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CE44FA_2"
+  Id="rId_E397CA_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bowerstonshale.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CE44FA_3"
+  Id="rId_E397CA_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/bowerston-shale-company-31022"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>