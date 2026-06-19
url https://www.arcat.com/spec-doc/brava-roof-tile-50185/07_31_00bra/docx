--- v0 (2025-12-02)
+++ v1 (2026-06-19)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/bravaroof.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_D41265" descr="https://www.arcat.com/clients/gfx/bravaroof.png"/>
+              <wp:docPr id="1" name="Picture rId_4E6040" descr="https://www.arcat.com/clients/gfx/bravaroof.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_D41265" descr="https://www.arcat.com/clients/gfx/bravaroof.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_4E6040" descr="https://www.arcat.com/clients/gfx/bravaroof.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_D41265"/>
+                      <a:blip r:link="rId_4E6040"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,156 +138,166 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2019 - 2019 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2019 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Brava Roof Tile; synthetic roof tiles.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Brava Roof Tile, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>915 E. Tyler St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Washington, IA 52353</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 844-290-4196</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 319-343-1038</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_159066_1" w:history="1">
+      <w:hyperlink r:id="rId_5F0946_1" w:history="1">
         <w:tooltip>request info (marketing@bravarooftile.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@bravarooftile.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_159066_2" w:history="1">
+      <w:hyperlink r:id="rId_5F0946_2" w:history="1">
         <w:tooltip>https://www.bravarooftile.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bravarooftile.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_159066_3" w:history="1">
+      <w:hyperlink r:id="rId_5F0946_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>When deciding on what roofing material to use on your home, Brava composite tile should be at the top of your list. You might be wondering: "What is composite tile?" or "Why should I use Brava composite roof tile on my home?"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Brava composite tile is the best alternative to traditional Spanish clay tile, natural slate, and cedar shake roofing! Our composite roofing products last longer, are far more durable, and much more aesthetically and architecturally pleasing than asphalt shingles, concrete tiles, or slate, shake, and clay tiles.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
@@ -301,421 +311,631 @@
         <w:rPr/>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete items below not required for project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Synthetic roof tiles of the following types:</w:t>
-[...41 lines deleted...]
-        <w:t>Slate tiles. (Slate)</w:t>
+        <w:t>Polymeric roofing tiles with shake profile.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Polymeric roofing tiles with slate profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Polymeric roofing barrel tiles with Spanish tile profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Metal Flashings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nailer systems for proper installation geometry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 06 10 00 - Rough Carpentry.</w:t>
+        <w:t>Section 06 10 00 - Rough Carpentry: Roof deck preparation, structural support, and nailer installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 07 60 00 - Flashing and Sheet Metal.</w:t>
+        <w:t>Section 07 62 00 - Flashing and Sheet Metal: Roof flashings, valley metals, and trim accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 07 91 13 - Compression Seals.</w:t>
+        <w:t>Section 07 71 23 - Manufactured Gutters and Downspouts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 07 72 00 - Roof Accessories: Snow guards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 07 91 13 - Compression Seals: Joint sealants and weatherization materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 07 92 00 - Joint Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section _____: Attic space vent within shingled roof area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section _____: Chimney flue within shingled roof area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section _____: Mechanical work projecting through roof.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete references not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ASTM International (ASTM):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>ASTM D226 - Standard Specification for Asphalt-Saturated Organic Felt Used in Roofing and Waterproofing.</w:t>
-[...55 lines deleted...]
-        <w:t>ASTM D8257- Standard Specification for Mechanically Attached Polymeric Roof Underlayment Used in Steep Slope Roofing.</w:t>
+        <w:t>ASTM A653/A653M - Standard Specification for Steel Sheet, Zinc-Coated; 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B209/B209M - Standard Specification for Aluminum and Aluminum; 2021a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D226 - Standard Specification for Asphalt-Saturated Organic Felt Used in Roofing and Waterproofing; 2017 (Reapproved 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D1970 - Standard Specification for Self-Adhering Polymer Modified Bituminous Sheet Materials Used as Steep Roofing Underlayment for Ice Dam Protection; 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D2178 - Standard Specification for Asphalt Glass Felt Used in Roofing and Waterproofing; 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D3909 - Standard Specification for Asphalt Roll Roofing (Glass Felt) Surfaced with Mineral Granules; 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D4442 - Standard Test Methods for Direct Moisture Content; 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D8257 - Standard Specification for Mechanically Attached Polymeric Roof Underlayment Used in Steep Slope Roofing; 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM E108 - Standard Test Methods for Fire Tests of Roof Coverings; 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM G155 - Standard Practice for Operating Xenon Arc Light Apparatus for Exposure of Non-Metallic Materials; 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>American Wood Protection Association (AWPA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AWPA Standard U1: Use Category System; latest edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Florida Building Code Testing Application Standard (TAS):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>TAS 100 - Standard Test Method for Wind and Wind Driven Rain Resistance of Discontinuous Roof Systems.</w:t>
-[...13 lines deleted...]
-        <w:t>TAS 125 - Test for Uplift Resistance on Roof Assemblies.</w:t>
+        <w:t>TAS 100 - Standard Test Method for Wind and Wind Driven Rain Resistance of Discontinuous Roof Systems; 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TAS 125 - Test for Uplift Resistance on Roof Assemblies; 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>International Code Council (ICC):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>ES Acceptance Criteria AC07 Section 4.9.</w:t>
+        <w:t>ICC-ES Acceptance Criteria AC07 - Acceptance Criteria for Polymeric Roofing Tiles.; 2014, with Editorial Revision (2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ICC-ESR-4756 - ES Report for Brava One Cedar Shake Roofing Tile and Brava One Slate Roofing Tile for Thermal and Moisture Protection and Plastic Roof Tiles, ICC Evaluation Service.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Miami Dade County, FL. (www.miamidade.gov).</w:t>
+        <w:t>International Building Code (IBC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ICC (IWUIC) International Wildland-Urban Interface Code.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Texas Department of Insurance. (www.tdi.texas.gov).</w:t>
+        <w:t>Insurance Institute for Business &amp; Home Safety (IBHS): FORTIFIED Roof Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Underwriters Laboratories (UL):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>UL 790 - (Exterior Exposure), Standard Test Methods for Fire Tests of Roof Coverings.</w:t>
-[...13 lines deleted...]
-        <w:t>UL 997 - Wind Resistance of Prepared Roof Covering Materials.</w:t>
+        <w:t>UL 790 - Standard Test Methods for Fire Tests of Roof Coverings.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>UL 2218 - Impact Resistance of Prepared Roof Covering Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -741,473 +961,1733 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product Data:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer's data sheets on each product to be used.</w:t>
-[...41 lines deleted...]
-        <w:t>Typical installation methods.</w:t>
+        <w:t>Manufacturer's data sheets for each product specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation instructions and application guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance test reports and third-party certifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Code evaluation reports and approval listings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete selection samples if colors have already been selected.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete if sustainability requirements are not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Selection Samples: For each finish product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
+        <w:t>Sustainable Design Documentation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recycled content verification per requirements cited in Part 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>End-of-life recyclability documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cool roof compliance documentation for Title 24 requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Verification Samples: For each finish product specified, two samples, minimum size 6 inches (150 mm) square representing actual product, color, and patterns.</w:t>
+        <w:t>Shop Drawings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation details showing relationship to adjacent construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flashing and trim configurations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color and pattern layout plans for complex roof geometries.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Shop Drawings: Include details of materials, construction and finish. Include relationship with adjacent construction.</w:t>
+        <w:t>Samples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete sample quantity options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Selection Samples: Show full range of products, colors, and finishes available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: Two (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: Three (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verification Samples: Represent actual products, colors, and finishes selected for project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: Two (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: Three (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sample Quantity: ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Texture Samples: Samples demonstrating compression-molded surface detail and dimensional characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's Certificates: Certify that shingles supplied for project meet or exceed specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's qualification statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer's qualification statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wildland-Urban Interface (WUI) compliance documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Evidence of compliance with the WUI Code, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORTIFIED Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Evidence of FORTIFIED Roof designation compliance where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Miami-Dade County Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Evidence products are approved for use in Miami-Dade County, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Warranty: Submit manufacturer warranty and ensure that forms have been completed in Owner's name and registered with manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section.</w:t>
+        <w:t>Manufacturer Qualifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Company specializing in manufacturing plastic roofing products using compression-molding technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete the documented experience option not required.</w:t>
-[...27 lines deleted...]
-        <w:t>Minimum Years of Documented Experience: ___.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete experience options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Years of Documented Experience in Synthetic Barrel Tile Production: Five (5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Years of Documented Experience in Synthetic Barrel Tile Production: Ten (10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Years of Documented Experience in Synthetic Barrel Tile Production: ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Member of PEPA (Polymeric Exterior Products Association).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ISO 9001 certified manufacturing processes or equivalent quality management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Brava Roof Tile's Preferred Contractor program provides specialized training and technical support for polymeric tile installation. Specifying "and/or" allows qualification by either documented experience OR program participation, offering flexibility while maintaining quality. Other manufacturers may have similar programs - verify if substitutions are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two years documented experience with projects of similar scope and complexity.</w:t>
+        <w:t>Installer Qualifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Company specializing in performing work of the type specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete experience options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Experience: Three (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Experience: Five (5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Experience: ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Documented Experience: Three (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Documented Experience: Five (5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Required Years of Documented Experience: ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Company is part of Manufacturer's Preferred Contractor program or equivalent manufacturer-certified installer program. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
+        <w:t>Source Limitations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Obtain plastic barrel tiles from single manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provide accessories, nailers, and trim components from Manufacturer or sources approved by the Manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Include mock-up if the project size or quality warrant the expense. The following is one example of how a mock-up on might be specified. When deciding on the extent of the mock-up, consider all the major different types of work on the project. Delete if not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Include where WUI compliance is required by local codes or fire authorities in wildfire-prone areas. Website for info: https://codes.iccsafe.org/content/IWUIC2021P1 2021 International Wildland-Urban Interface Code (IWUIC). Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Mock-Up: Construct a mock-up with actual materials in sufficient time for Architect's review and to not delay construction progress. Locate mock-up as acceptable to Architect and provide temporary foundations and support.</w:t>
-[...55 lines deleted...]
-        <w:t>Do not alter or remove mock-up until work is completed or removal is authorized.</w:t>
+        <w:t>Wildland-Urban Interface Compliance (IWUIC):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Products and installation to achieve Class A fire rating when installed with approved fire-resistant underlayments for IWUIC compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation will comply with Chapter 7A of California Building Code or local IWUIC requirements, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contractor will demonstrate familiarity with IWUIC construction requirements and ignition-resistant construction practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit fire classification test reports and code evaluation reports demonstrating IWUIC compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** FORTIFIED is voluntary enhanced storm resistance (not code-required). Common use: Hurricane/coastal regions, high-wind zones, owners seeking insurance discounts (10-30 percent), projects prioritizing resilience over first cost. Program info: https://ibhs.org/guidance/fortified-construction-standards/ . Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORTIFIED Roof Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Products and installation will comply with the FORTIFIED Roof requirements per Insurance Institute for Business &amp; Home Safety (IBHS) standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Engage FORTIFIED Evaluator for third-party verification of installation compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contractor will be FORTIFIED-trained or work with FORTIFIED-certified installer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Include where Miami-Dade County approval is required for projects in Miami-Dade County or where High Velocity Hurricane Zone (HVHZ) compliance is specified. Website for info: https://www.miamidade.gov/building/pc-search_app.asp Product Control Search - Miami-Dade County</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Miami-Dade County Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Products and installation will comply with the current Miami-Dade County Product Control Division requirements for use in High Velocity Hurricane Zone (HVHZ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contractor will demonstrate experience with Miami-Dade County inspection requirements and HVHZ construction practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Mock-ups are particularly valuable for barrel tile installations due to complexity of nailer systems and dimensional requirements. Determine mock-up strategy by reviewing Section 0140 00 - Quality Requirements, decide on objectives and extent of mock-up requirements and edit this Article in coordination. Use this Article for assessing full sized erected assemblies for review of construction, coordination of work of several sections, testing, or observation of operation. A mock-up may also be used for assessing field applied finishes such as paint or for assessing the aesthetics of field installed products. Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-Ups:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-Up: Provide a mock-up for evaluation of shingle installation workmanship, including typical eave, rake, valley, and ridge details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Construct mock-up demonstrating installation quality, nailer placement, and appearance or as indicated on Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-Up Size: Minimum 100 sq ft (9.3 sq m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Locate mock-up where directed by the Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Obtain Architect's acceptance before proceeding with installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete whichever of the following two paragraphs is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-up may not remain as part of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-up may remain as part of the work.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRE-INSTALLATION CONFERENCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees shall include Architect, Contractor and trades involved. Agenda shall include schedule, responsibilities, critical path items and approvals.</w:t>
+        <w:t>Convene a conference approximately two weeks before scheduled commencement of Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Attendees:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Owner's representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>General Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roofing Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's representative or certified technical support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nailer installation subcontractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Project schedule and sequencing including nailer installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material delivery and storage requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nailer layout and installation procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation procedures and quality requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather protection and temporary roofing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Inspection procedures and responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Store and handle in strict compliance with manufacturer's written instructions and recommendations.</w:t>
+        <w:t>See Section 01 74 19 - Construction Waste Management and Disposal for packaging waste requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Protect from damage due to weather, excessive temperature, and construction operations.</w:t>
+        <w:t>Delivery: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Deliver materials in manufacturer's original packaging with labels intact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coordinate delivery to minimize on-site storage time and prevent damage.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Storage: Store materials in strict accordance with manufacturer's requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protect from damage due to weather, temperature extremes, and construction operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Store polymeric shingles on level surfaces with adequate ventilation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Store and dispose of solvent-based materials, and materials used with solvent based materials, in accordance with requirements of local authorities having jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not store materials directly on ground or concrete surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PROJECT CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
+        <w:t>Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not install polymeric tiles or shingles, eave protection, membrane, or underlayment when surface, ambient air, or wind chill temperatures are outside manufacturer's recommended limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof Deck Conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify roof deck consists of minimum 15/32 inch CDX plywood or 7/16 inch OSB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Permissible use of OSB: Verify with local authorities and required tested assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify deck surface is clean, smooth, and free of protruding fasteners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Confirm deck is properly constructed, dry, and ready to receive roofing materials.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer's Warranty: Provide manufacturer's standard limited warranty:</w:t>
-[...13 lines deleted...]
-        <w:t>Manufacturer's 50 year warranty for shingles against breakage and deterioration that causes leaks under normal weather and use conditions.</w:t>
+        <w:t>Manufacturer's Standard Limited Warranty:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum fifty (50) year limited warranty against material defects causing leaks under normal weather and use conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Warranty terms based on compliance with manufacturer's installation requirements and specified wind speed design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Warranty coverage includes material replacement and installation costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Warranty transferable in accordance with manufacturer's standard transfer procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color durability warranty: Maximum 4 Hunter units (Delta-E) for first ten (10) years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact Warranty: Warranty coverage against hail damage from hailstones 1-1/2 inches (38 mm) diameter or smaller.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1232,66 +2712,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>915 E. Tyler St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Washington, IA 52353</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 844-290-4196</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 319-343-1038</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9F5BFE_1" w:history="1">
+      <w:hyperlink r:id="rId_456360_1" w:history="1">
         <w:tooltip>request info (marketing@bravarooftile.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@bravarooftile.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9F5BFE_2" w:history="1">
+      <w:hyperlink r:id="rId_456360_2" w:history="1">
         <w:tooltip>https://www.bravarooftile.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bravarooftile.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -1301,3788 +2781,6788 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PERFORMANCE REQUIREMENTS</w:t>
+        <w:t>POLYMERIC ROOFING TILES.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Roof system to consist of manufactured synthetic tiles attached to structural substrate to form weather tight roof envelope with no measurable water penetration.</w:t>
+        <w:t>Performance and Design Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Performance requirements are based on extensive third-party testing and code approvals. Brava polymetric shingles qualify as FORTIFIED designated roofing product and meets Wildland-Urban Interface (WUI) compliance when properly configured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Structural Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof System: Resist wind uplift, live loads, and dead loads in accordance with applicable building codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lightweight design eliminates need for additional structural support typically required for traditional materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof System: To be a weather-tight envelope. No measurable water penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials to withstand exposure to UV radiation, temperature cycling, and moisture without degradation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test for compliance with high-wind resistance requirements and test standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ICC-ESR-4756 - ES Report for Brava One Cedar Shake Roofing Tile and Brava One Slate Roofing Tile for Thermal and Moisture Protection and Plastic Roof Tiles, ICC Evaluation Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Fire class depends on material specification and underlayment type. Class A rating requires "Brava Class A" material and fire-resistant underlayment. Specify Class A fire rating for Wildland-Urban Interface (WUI) compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Class A fire rating when installed with Class A material over approved fire-resistant underlayment in accordance with ASTM E108 and UL 790.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Class C fire rating when installed over standard organic felt or synthetic underlayment meeting ASTM D226 Type II or ASTM D8257.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Durability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** ASTM G155 xenon arc exposure simulates long-term weathering to test physical durability. Test duration selection: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 2,500 hours: Simulates 10-15 years field exposure, suitable for standard applications.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 4,500 hours: Simulates 20-25 years field exposure, recommended for premium projects or extended warranty requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Brava's CER (Code Evaluation Report) documents less than 10 percent tensile strength loss at 4,500 hours. Select test duration based on project warranty requirements and expected service life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tensile Strength: Maximum 10 percent loss of tensile strength after exposure per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposure Duration: 2,500 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposure Duration: 4,500 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact Resistance: UL 2218 Class 4 impact resistance in accordance with UL 2218 test procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact resistance capable of withstanding impact from 2-inch (51 mm) diameter steel ball weighing 1.2 lbs (0.54 kg) dropped twice on each of two different spots of the sample from 20 ft (6.1 m) without cracking, splitting, or other failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accelerated Weathering Performance: No visible cracking, crazing, chalking, checking, or delamination after accelerated weathering exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** TAS 100 evaluates water infiltration resistance under progressively higher wind-driven rain conditions (35-110 mph). Products are tested at each speed tier sequentially. Select wind speed based on project location design wind speed requirements. Higher wind speed tiers provide additional safety margin for severe weather zones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind-driven rain resistance: System tested in accordance with TAS 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pass wind-driven rain test with no water penetration through roof deck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 35 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 70 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 90 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 110 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Wind uplift resistance testing per TAS 125 requires minimum 15/32-inch (12 mm) thick plywood sheathing. Wind-driven rain resistance testing per TAS 100 can be performed on various deck configurations. Verify that project deck construction matches tested assembly conditions or obtain test data for actual deck configuration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind uplift resistance: System tested in accordance with TAS 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pass wind uplift test with specified fastening methods and no structural failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 90 mph wind speeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 110 mph wind speeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Test Wind Speed: At 130 mph wind speeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thermal Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Freeze-Thaw Resistance: No crazing, cracking, or delamination after temperature cycling from -40 to 180 degrees F (-40 to 82 degrees C) in accordance with ICC-ES AC07.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV Resistance: Color stability demonstrated through accelerated weathering testing per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Verify specific cool roof requirements and solar reflectance values with manufacturer for projects requiring energy code compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cool roof compliance where required by local energy codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color Durability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Hunter units (Delta-E) quantify color change: To be 4 or less, is imperceptible to normal viewing; 6 or less is barely perceptible. ASTM G155 accelerated weathering correlates to field exposure: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 2,500 hours: Simulates 10-15 years, Brava warrants 4 or less Hunter units for first 10 years.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 5,000 hours: Simulates 20-25 years field exposure.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Brava's mineral-infusion ColorCast technology provides superior fade resistance. Specify 4 Hunter units at 2,500 hours for highest color retention standards; 6 Hunter units at 5,000 hours for extended service life verification.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Color stability achieved through mineral-infusion manufacturing process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV resistance: Color stability demonstrated through accelerated weathering testing per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color Change: Not to exceed 4 Hunter units (delta E) after 2,500 hours accelerated weathering exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color Change not to exceed 6 Hunter units (delta E) after 5,000 hours accelerated weathering exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Tiles shall be manufactured with variations in color and size, textured faces and edges, and sufficient thickness to provide a realistic installed appearance.</w:t>
+        <w:t>Polymeric Shingles:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lightweight polymeric roofing shingles replicating appearance, texture, and dimensional characteristics of traditional materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression-molded construction using sand-casted molds for authentic surface detail and dimensional accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plastic: Formulated from up to 85 percent recycled plastic and 100 percent recyclable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mineral (Inorganic) Pigments: For superior color durability and fade resistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV Stabilizers: Integrated throughout material for long-term performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact Modifiers: Enhanced durability and crack resistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Properties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installed Weight: Maximum 304 to 310 lbs per 100 sq ft (15 kg/sq m) at maximum exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile thickness: 0.5 to 1.0 inches (13 to 25 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile and Appearance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete profile option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile: Shake.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile: Slate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposed upper surface and edges replicating traditional wood/slate tile appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression-molded surface detail providing authentic dimensional characteristics and shadow lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Molded-in nail guidelines and exposure markers for installation accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>System Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Eave Starter Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For proper eave closure and first course alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sized to provide adequate weather protection at eave conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip Components: Low profile caps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip Components: Standard profile caps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip Components: Steep profile caps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ridge Components: Low profile caps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ridge Components: Standard profile caps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ridge Components: Steep profile caps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rake and Valley Components: Solid shake edge profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Verify available colors with manufacturer. Brava Roof Tile offers "ColorCast" process creates natural variegation within each color selection. Delete the colors and color options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As selected by Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As selected by Owner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As indicated on Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: Custom colors if available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Aged Cedar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Aspen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Canyon Gray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Lake Forest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Natural Cedar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Standard: Weathered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Light Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: New Cedar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Onyx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Sierra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Cool Lake Forest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Cool Weathered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Cool Western Cedar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Shake Tile. Premium: Cool White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Atlantic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Cottage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Graphite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Light Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Onyx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Standard: Washington.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: European.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Pine Green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Tuscan Clay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Victorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Cool Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Cool Atlantic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Cool Light Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Cool Weathered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Slate Tile. Premium: Cool White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sustainability Features:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recycled Content: Up to 85 percent recycled polymer content that is 100 percent recyclable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>End-of-Life: Fully recyclable material suitable for reprocessing into new products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Transportation Impact: Lightweight design reduces shipping weight and associated emissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Durability: Extended service life reduces replacement frequency and waste generation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>"Cool colors" to reduce heat island effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Documentation: Submit recycled content verification and end-of-life recyclability documentation for green building certification requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** AS OF 2025: Brava Roof Tile is working to achieve ZERO manufacturing waste certification. Architect/Specifier should verify if this criteria is applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Documentation: Manufacturing process certified as having zero manufacturing waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>POLYMERIC BARREL TILES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Method of attachments shall be designed to adequately resist wind uplift for roof configuration and project location. </w:t>
+        <w:t>Performance Requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Select one of the first three paragraphs below for fire resistance. Second option is not available for Cedar Shake tiles. Delete fire resistance not required.</w:t>
-[...13 lines deleted...]
-        <w:t>Click on this link "HYPERLINK "https://assets.bravarooftile.com/web/resources/CERu-1014rev2-Wildhawk-Investments-dba-Brava-Tile-02112023.pdf?v=1701718847"Code Evaluation Report" to see the document referred to in in the following paragraphs.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Performance requirements are based on extensive third-party testing and code approvals. Brava Spanish Barrel Tile qualifies as FORTIFIED designated roofing product and meets Wildland-Urban Interface (WUI) compliance when properly configured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Structural Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Design roof system to resist wind uplift, live loads, and dead loads in accordance with applicable building codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lightweight design eliminates need for additional structural support typically required for traditional barrel tiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installed weight significantly lower than clay or concrete barrel tiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof system to provide weather-tight envelope with no measurable water penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials to withstand exposure to UV radiation, temperature cycling, and moisture without degradation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested for compliance with high-wind resistance requirements and test standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Fire class depends on material specification and underlayment type. Class A rating requires "Brava Class A" material and fire-resistant underlayment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Specify Class A fire rating for Wildland-Urban Interface (WUI) compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Class A fire rating when installed with Class A material over approved fire-resistant underlayments in accordance with ASTM E108 and UL 790.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Class C fire rating when installed over standard organic felt or synthetic underlayments meeting ASTM D226 Type II or ASTM D8257.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Durability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** ASTM G155 xenon arc exposure simulates long-term weathering to test physical durability. Test duration selection:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 2,500 hours: Simulates 10-15 years field exposure, suitable for standard applications.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 4,500 hours: Simulates 20-25 years field exposure, recommended for premium projects or extended warranty requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Brava's CER (Code Evaluation Report) documents less than percent tensile strength loss at 4,500 hours. Select test duration based on project warranty requirements and expected service life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tensile Strength: Maximum 10 percent loss of tensile strength after exposure per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete exposure hours option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposure Hours: 2,500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Exposure Hours: 4,500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UL 2218 Class 4 impact resistance in accordance with UL 2218 test procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact resistance capable of withstanding impact from 2 inch (51 mm) diameter steel ball weighing 1.2 lbs (0.54 kg) dropped twice on each of two different spots of the sample from 20 ft (6.1 m) without cracking, splitting, or other failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accelerated Weathering Performance: No visible cracking, crazing, chalking, checking, or delamination after accelerated weathering exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind Resistance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** TAS 100 evaluates water infiltration resistance under progressively higher wind-driven rain conditions (35-110 mph). Products are tested at each speed tier sequentially. Select wind speed based on project location design wind speed requirements. Higher wind speed tiers provide additional safety margin for severe weather zones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind-Driven Rain Resistance: System tested in accordance with TAS 100. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pass wind-driven rain test with no water penetration through roof deck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete tested wind speed options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speed: 35 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speed: 70 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speed: 90 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speed: 110 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Wind uplift resistance testing per TAS 125 requires minimum 15/32 inch (12 mm) thick plywood sheathing. Wind-driven rain resistance testing per TAS 100 can be performed on various deck configurations. Verify that project deck construction matches tested assembly conditions or obtain test data for actual deck configuration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wind Uplift Resistance: System tested in accordance with TAS 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pass wind uplift test with specified fastening methods and no structural failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete tested wind speeds options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speeds: 90 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speeds: 110 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tested Wind Speeds: 130 mph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thermal Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Freeze-Thaw Resistance: No crazing, cracking, or delamination after temperature cycling from -40 degrees F to 180 degrees F (-40 degrees C to 82 degrees C) in accordance with ICC-ES AC07.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV Resistance: Color stability demonstrated through accelerated weathering testing per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Verify specific cool roof requirements and solar reflectance values with manufacturer for projects requiring energy code compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cool roof compliance where required by local energy codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color Durability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Hunter units (Delta-E) quantify color change: Less than or equal to 4 is imperceptible to normal viewing; less than or equal to 6 is barely perceptible. ASTM G155 accelerated weathering correlates to field exposure:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 2,500 hours: Simulates 10-15 years, Brava warrants less than or equal to 4 Hunter units for first 10 years.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>- 5,000 hours: Simulates 20-25 years field exposure.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Brava's mineral-infusion ColorCast technology provides superior fade resistance. Specify 4 Hunter units at 2,500 hours for highest color retention standards; 6 Hunter units at 5,000 hours for extended service life verification.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Color stability achieved through mineral-infusion manufacturing process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV resistance: Color stability demonstrated through accelerated weathering testing per ASTM G155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color change not to exceed 4 Hunter units (Delta-E) after 2,500 hours accelerated weathering exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color change not to exceed 6 Hunter units (Delta-E) after 5,000 hours accelerated weathering exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fire Resistance: When installed over one layer of 30 lbs (13.6 kg). felt that meets ASTM D226 Type II standard or a listed synthetic underlayment: Class C tested in accordance with ASTM E108/UL790. See Code Evaluation Report for specific fire classified assemblies.</w:t>
+        <w:t>Polymeric Barrel Tiles:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lightweight plastic roofing barrel tiles replicating appearance, texture, and dimensional characteristics of traditional Spanish clay/concrete barrel tiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression-molded construction using sand-casted molds for authentic surface detail and dimensional accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Engineered plastic formulated from up to 85 percent recycled plastic and are 100 percent recyclable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mineral (inorganic) pigments for superior color durability and fade resistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UV stabilizers integrated throughout material for long-term performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impact modifiers for enhanced durability and crack resistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Physical Properties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installed Weight: Maximum 300 lbs per 100 sq ft (15 kg/sq m) at maximum exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile thickness: 2 to 3 inches (51 to 76 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Profile and Appearance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Barrel profile with exposed upper surface and edges replicating traditional Spanish clay/concrete tile appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compression-molded surface detail providing authentic dimensional characteristics and shadow lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Molded-in nail guidelines and exposure markers for installation accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>System Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Eave Starter Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Designed for proper eave closure and first course alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sized to provide adequate weather protection at eave conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip and Ridge Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip caps, ridge caps, and ridge closures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bullnose components for ridge and hip terminations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rake Edge Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rake caps providing proper ridge edge overhang and weather protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Transition Components: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Components for roof plane intersections and direction changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Verify available colors with manufacturer. Brava Roof Tile offers "ColorCast" process creates natural variegation within each color selection. Delete the colors and color options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As selected by Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As selected by Owner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: As indicated on Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Colors: Custom colors if available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Aged Mission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Antique Clay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Arendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Black Brown Blend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Graphite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Onyx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Terra Cotta Brown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Tuscan Clay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Standard: Vintage Terra Cotta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Autumn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Mediterranean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Pine Green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Cool French Clay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Cool Terra Cotta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Premium: Cool White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sustainability Features:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recycled Content: Up to 85 percent recycled polymer content that is 100 percent recyclable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>End-of-Life: Fully recyclable material suitable for reprocessing into new products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Transportation Impact: Lightweight design reduces shipping weight and associated emissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Durability: Extended service life reduces replacement frequency and waste generation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>"Cool colors" to reduce heat island effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Documentation: Submit recycled content verification and end-of-life recyclability documentation for green building certification requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** AS OF 2025: Brava Roof Tile is working to achieve ZERO manufacturing waste certification. Architect/Specifier should verify if this criteria is applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Documentation: Manufacturing process certified as having zero manufacturing waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SHEET MATERIALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete underlayment option not required. Select use of other underlayment types based on climate, roof slope, and fire rating requirements. Underlayments cover the entire roof area under the shingles. ASTM D226/D226M Type I is 11.5 lbs/100 sq ft minimum. Type II is 30 lb./100 sq ft minimum. Fire-resistant underlayments are required to achieve Class A fire rating. Standard underlayments yield Class C rating. Fire-resistant underlayments typically cost 2-3 times more than standard underlayments but may be required for wildfire-prone areas, insurance benefits, or code compliance. Contact Manufacturer for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fire Resistance: When installed over one layer of Low-E ThermaSheet or Eco Chief Solarhide. Class A tested in accordance with ASTM E108/UL790. See Code Evaluation Report for specific fire classified assemblies.</w:t>
+        <w:t>Underlayment: Asphalt-saturated organic roofing felt, unperforated, complying with ASTM D226/D226M, Type II, No. 30 per ASTM D2178.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Fire Resistance: When installed over one layer of GAF VersaShield Fire Resistant Underlayment. Class A tested in accordance with ASTM E108/UL790. See Code Evaluation Report for specific fire classified assemblies. </w:t>
+        <w:t>Underlayment: Synthetic underlayment of woven or spun polyethylene or polypropylene complying with ASTM D3909/D3909M or D8257/D8257M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Thickness 20 mils (0.51 mm) per ASTM D1777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Water vapor permeance: Variable permeance ranging from 0.05 to greater than 1.0 perms per ASTM E96.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Water Transmission: Passes ASTM D4869.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Approved products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PolyGlass; Poly Anchor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Owens Corning; Titanium UDL 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FT Synthetics; Hydra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Eco-Chief; SOLARHIDE-SRW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substitutions: See Section 01 60 00 - Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Wind Uplift Resistance: When installed over minimum 15/32 inch (12 mm) thick plywood. Tested in accordance with method TAS 125. See Code Evaluation Report for specific fire classified assemblies.</w:t>
+        <w:t>Ice Dam Protection and Eave Protection Membrane:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cold applied, self-adhering waterproof membrane composed of polyethylene film coated one side with rubberized asphalt adhesive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-adhering polymer-modified bituminous membrane complying with ASTM D1970.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum 40 mils (1.0 mm) thickness per ASTM D1777. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum tensile strength: 250 psi (1,724 kPa) per ASTM D1970.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low temperature flexibility: Unaffected at minus 32 degrees F (minus 36 degrees C) minimum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vapor permeance: 0.05 perms maximum per ASTM E96. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Approved products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mapei Polyglass; TU Polystick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Owens Corning; Titanium PSU-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>GCP Applied Technologies; Grace Ice and Water Shield.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FT Synthetics; Platinum HT-B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>GAF StormGuard; Film-Surfaced Leak Barrier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Substitutions: See Section 01 60 00 - Product Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FLASHINGS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Hail Impact Resistance: Class 4 to withstand two drops of 2 inches (51 mm) diameter, 1.2 lbs. (0.54 kg) steel ball dropped from 20 feet (6096 mm) tested in accordance with UL 2218.</w:t>
+        <w:t>Flashing Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Coordinate with Section 07 60 00 - Flashing and Sheet Metal. Select materials compatible with plastic tile material and local environmental conditions. Avoid dissimilar metals to prevent galvanic corrosion. Flashing design and installation critical for long-term performance. Consider manufacturer's tested assemblies and warranty requirements when selecting flashing materials. Verify compatibility between flashing materials and tile manufacturer's tested systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fabricate from sheet to profiles and dimensions indicated on drawings and approved shop drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: 16-ounce copper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: 26-gauge (0.455 mm) galvanized steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: 24-gauge aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Stainless steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install in accordance with Section 07 60 00 - Flashing and Sheet Metal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Freeze-thaw resistance: No crazing, cracking, delamination of coating, or other deleterious surface changes after one month exposure with temperature cycled from -40 to 180 degrees F (0 degrees to 82 degrees C) in 22 hours tested in accordance with International Code Council (ICC)- ES Acceptance Criteria AC07 Section 4.9.</w:t>
+        <w:t>Performance Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resistance to UV degradation and thermal cycling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compatibility with plastic roofing barrel tile expansion characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corrosion resistance appropriate for project environment.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Accelerated weathering: Little change after 2,500 hours exposure to ultraviolet (UV) radiation, elevated temperature, moisture, and thermal shock.</w:t>
+        <w:t>Base Flashings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install over or under roof coverings and turn up on vertical surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Extend under uppermost row of barrel tiles or shingles full depth of tile or minimum 4 inches (102 mm) over tile immediately below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical leg turned up minimum 4 inches (102 mm) and extend 4 inches (102 mm) on barrel tile as laid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Valley Flashing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Open Valley: Double W-style configuration with minimum 2-1/2 inch (64 mm) enter crimps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Closed Valley: W-style configuration with minimum 2-1/2 inch (64 mm) enter crimp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum 24-inch (610 mm) width extending 11 inches (279 mm) each direction from centerline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-supporting design compatible with barrel tile installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flexible Flashing Systems:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lead-free moldable flashing for complex penetrations and transitions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Self-sealing properties with weather-resistant construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compatible with barrel tile thermal movement characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Wakaflex or approved equal meeting performance requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather Blocking Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip and ridge weather barriers preventing wind-driven rain infiltration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Polyisobutylene (PIB) construction with aluminum composite facing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Butyl adhesive strips for secure attachment and sealing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Zephyr Block systems or approved equal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ridge Vent Integrated Flashing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Combined ventilation and weather protection systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prevents wind-driven rain while maintaining airflow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flexible design conforming to roof contours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Zephyr Roll or approved equal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Brava composite shake tile offers the aesthetics of hand split cedar, that even the most fastidious consumer would agree is stunningly the same. Our multi-colored synthetic roof tile is unparalleled in the composite roofing market and is available in three different widths. Our product can be installed in straight courses or in a staggered application to give it a more rugged appearance. No other imitation shake comes close to our authentic appearance and quality. Delete if not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete Batten systems if not specifying barrel tiles.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>SYNTHETIC SHAKE TILES</w:t>
+        <w:t>BATTEN SYSTEMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete batten systems options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Basis of Design: Brava Roof Tile, Cedar Shake; as manufactured by Brava Roof Tile.</w:t>
+        <w:t>Batten Systems: As recommended by the barrel tile manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lightweight, synthetic shake shingles with the appearance, color, texture, and thickness of natural wood shakes.</w:t>
+        <w:t>Batten Systems: Required for barrel tile installations on slopes 3:12 to 6:12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete batten system type options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batten System Type: Wood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum 1-1/2 x 1-1/2 inches (38 x 38 mm) nominal dimension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pressure-treated lumber complying with AWPA U1; Use Category UC3B for exterior exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lumber Grade: No. 2 or better as defined by American Lumber Standard Committee (ALSC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moisture content maximum 19 percent at time of installation per ASTM D4442.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batten System Type: Galvanized steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Galvanized steel complying with ASTM A653/A653M, coating designation G90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Thickness: 22-gauge (0.76 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Thickness: As recommended by barrel tile manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pre-engineered profile compatible with barrel tile geometry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batten System Type: Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Aluminum complying with ASTM B209.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Thickness: 0.032-inch (0.81 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Thickness: As recommended by barrel tile manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pre-engineered profile compatible with barrel tile geometry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batten Fasteners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corrosion-resistant achieving minimum 3/4 inch (19 mm) penetration into deck or complete penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spacing per manufacturer's requirements based on roof slope and wind load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ACCESSORIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** All accessories should be from tile manufacturer or approved by tile manufacturer to ensure compatibility and warranty coverage. Verify current product availability and specifications with manufacturer before finalizing selections.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Engineered polymer formulated from post-industrial recycled plastic.</w:t>
+        <w:t>Nailer Systems:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Nailers are critical for proper polymeric shingle installation geometry. Heights must be calculated based on roof slope and tile profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip and Ridge Nailers: Required for all hip and ridge installations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Code-approved wood or metal nailers and as recommended by the shingle manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum 24 inch (610 mm) on-center spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hold hip nailers back 4 inches (102 mm) from outside corners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete rake nailers option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rake Nailers: As recommended by the polymeric shingle manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rake Nailers: Not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installed weight: At 10 inch (254 mm) exposure: 304 lbs per 100 sq ft (17.4 kg per sq m).</w:t>
+        <w:t>Fasteners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Fastener selection depends on environmental conditions, wind requirements, and deck material. Stainless steel recommended for coastal applications. All fasteners must penetrate minimum 3/4 inch into deck or completely through deck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Standard Installation Nails: Not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Standard Installation Nails: Two (2) 0.120 inch (3.0 mm) Ring Shank Roofing Nails.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nail Length: 1-3/4 inch (44 mm) or longer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Screw Installation: No. 10 x 2 inch (51 mm) or 2-1/2-inch (64 mm) wood screws with corrosion-resistant coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>High-Wind Installation Screws:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Field Tile: Two (2) No. 8 x 2-inch (51 mm) wood screws with corrosion-resistant coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hip/Ridge: Two (2) No. 8 x 3-inch (76 mm) wood screws with corrosion-resistant coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials: Polymer-coated steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials: 305 stainless steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials: 316 stainless steel for coastal applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drive Type: T25 Torx drive head.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Profile: Rectangular shape with exposed to view upper surface and edges textured to resemble natural wood shake. Underside formed with reinforcing ribs for added strength and stability.</w:t>
+        <w:t>Solar Mounting Systems:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Include where photovoltaic installations are planned. Coordinate with solar installer for load requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Base-and-post style mounting systems designed for shingle roofing applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation per manufacturer's instructions with appropriate waterproofing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Multi-purpose design accommodating various tile profiles and exposures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Engineered for structural loads and waterproof installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compatible products include QBase systems or approved equal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Size:</w:t>
-[...41 lines deleted...]
-        <w:t>Variable widths: 5, 7, and 12 inches (127, 178, and 305 mm). </w:t>
+        <w:t>Snow Retention Systems:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Include where required by code or climate conditions. Consult structural engineer for loading calculations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pad-style snow guards with optional rod systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Metal snow guards with custom-length mounting plates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bracket-style retention systems designed for specific tile profiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Approved manufacturers include Alpine, Snow Gem, TRA, or approved equal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Starter Tile: 12 inches (305 mm) long by 12 inches (305 mm) wide.</w:t>
+        <w:t>Ventilation Components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Ventilation requirements vary by code and climate. Ensure balanced intake and exhaust ventilation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shake-profile exhaust vents with corrosion-resistant mesh screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slate-profile exhaust vents with corrosion-resistant mesh screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Barrel tile-profile exhaust vents with corrosion-resistant mesh screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ridge ventilation systems compatible with shingle installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Powered ventilation with appropriate mounting systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compatible Products available from AtticBreeze, O'Hagin, GAF, AIR VENT, or approved equal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Markings: Form tiles with markings on upper surface to indicate nailing locations and provide alignment guidelines for different exposure lengths.</w:t>
+        <w:t>Installation Hardware:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cap Nails: 1-3/4-inch (44 mm) 12-gauge (2.7 mm) electro-galvanized plastic cap nails for underlayment attachment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Seam Tape: Pure aluminum foil tape with reinforced scrim mesh and Class 1 fire rating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather Sealing: Appropriate sealants and gaskets per manufacturer's specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Proper installation is critical for warranty coverage and long-term performance. Brava provides extensive technical support including installation guides, videos, and online/bilingual training resources. Consider manufacturer's field inspection services for critical or large projects. Reference to manufacturer's installation instructions ensures access to current technical requirements while maintaining contractual enforceability. Specific tolerances and critical requirements protect design intent and long-term performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Finish: Multi color comparable to natural wood shakes. Internal UV stabilizers to provide durable color stability.</w:t>
+        <w:t>Site Verification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify roof structure is complete, properly braced, and meets design loads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If substrate preparation is the responsibility of another installer, notify Architect in writing of unsatisfactory preparation before proceeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Confirm roof deck consists of minimum 15/32 inch CDX plywood or 7/16 inch OSB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plywood is preferable for high wind environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify deck surface is clean, dry, level, and free of protruding fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete colors not required.</w:t>
-[...181 lines deleted...]
-        <w:t>Color: As indicated on Drawings.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete either or both of the following options if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Miami-Dade County New Construction Projects: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify requirements for minimum 19/32 inch plywood sheathing for polymeric shingle applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>For Miami-Dade County Reroof Projects: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify requirements for minimum 19/32 inch plywood sheathing for polymeric shingle applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Environmental Conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Only install when products have a measured temperature of 32 degrees F (0 degrees C) or higher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not install during precipitation or when deck surfaces are wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tiles may become slippery when wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Layout and Verification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Confirm roof dimensions are square within acceptable tolerances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Establish reference lines for proper tile alignment and exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Avoid using red or blue chalk as it can stain the tiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify compliance with applicable building codes for exposure requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material Inspection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Inspect tiles for conformity with approved samples and specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Blend materials from multiple pallets to achieve uniform color distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Set aside non-conforming or damaged materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>INSTALLATION - GENERAL REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Barrel roof tile, more commonly known as Spanish Tile (or Double Roman), is a term often used to describe the multiple forms of semi-cylindrical roofing tile that is laid in an interlocking pattern. Spanish tile roofing has been around for centuries and continues to be the preference of many homeowners today. Brava composite barrel tile undoubtedly kindles the beauty of European Old World roofing. Delete if not required.</w:t>
+        <w:t>** Special compliance programs require specific inspection and verification procedures beyond standard manufacturer requirements. Select applicable (FORTIFIED Roof, Miami-Dade, Wildland-Urban Interface) programs based on project location, code requirements, or Owner specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install in strict accordance with manufacturer's current published installation instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete compliance options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compliance: FORTIFIED Roof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Engage FORTIFIED Roof Evaluator for third-party verification and documentation of installation compliance with IBHS FORTIFIED Roof standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compliance: Miami-Dade County.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation subject to Miami-Dade County building department inspection procedures and Notice of Acceptance (NOA) requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compliance: Wildland-Urban Interface (IWUIC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify installation meets Chapter 7A of California Building Code or local IWUIC requirements with appropriate inspection and documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit compliance documentation and inspection reports for applicable programs before final acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof Slope Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Minimum Slope: 4:12 for warranty coverage and optimal performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slopes 3:12 to 4:12: Install ice dam protection membrane; commonly referred to as Ice and Water Shield over entire roof area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fastening Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install two corrosion-resistant fasteners per shingle at designated locations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Achieve minimum 3/4 inch (19 mm) penetration into deck or complete penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Drive fasteners flush with shingle surface without overdriving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No exposed fasteners permitted in completed installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No smooth nails. Ring-shank roofing nails only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install at eaves using the starter tile.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>SYNTHETIC SPANISH BARREL TILES</w:t>
+        <w:t>INSTALLATION TOLERANCES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Basis of Design: Brava Roof Tile, Spanish Barrel Tile; as manufactured by Brava Roof Tile.</w:t>
+        <w:t>Exposure Limits:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete the following options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shake Shingles: Maximum 10 inches (254 mm), minimum 4 inches (102 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Slate Shingles: Maximum 10 inches (254 mm), minimum 4 inches (102 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Spanish Barrel Tile: Maximum 13 inches (330 mm), minimum 4 inches (102 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lightweight, synthetic Spanish tiles with the appearance, texture, and thickness of concrete or clay Spanish tiles.</w:t>
+        <w:t>Spacing Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain minimum 3/16-inch (4.8 mm) gap between shingle for thermal movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recommended Spacing: 3/8-inch (9.5 mm) for optimal performance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Engineered polymer formulated from post-industrial recycled plastic.</w:t>
+        <w:t>Alignment Standards:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Courses will be straight and parallel to eave line within 1/4 inch per 10 feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vertical alignment maintained within manufacturer's published tolerances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete the following if shingles are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sidelap for Shingles: Provide 1/2 inch (13 mm) or larger field tiles and accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>INSTALLATION REQUIREMENTS - SHINGLES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installed weight: At 13 inch (330 mm) exposure: 281 lbs. per 100 sq ft (12.6 kg per sq m).</w:t>
+        <w:t>Nailer Installation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install hip and ridge nailers before field shingle installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum 24-inch (610 mm) on-center fastener spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Calculate nailer heights per manufacturer's specifications for roof slope.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Profile: Barrel shape with exposed upper surface and edges to resemble concrete or clay Spanish tile.</w:t>
+        <w:t>Valley Installation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not fasten polymeric shingles within 5 inches (127 mm) of valley centerline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain minimum 3/16-inch (4.8 mm) expansion gap at valley flashing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid shakes at rakes and valleys recommended.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Size:</w:t>
-[...27 lines deleted...]
-        <w:t>Width: 13 inches (330 mm).</w:t>
+        <w:t>Penetration Protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install ice dam protection membrane around all roof penetrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Professional flashing installation per industry standards and applicable codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>INSTALLATION REQUIREMENTS - BARREL TILES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Eave Starter: 3 inches (76 mm) wide by 11.75 inches (298 mm) wide.</w:t>
+        <w:t>Nailer Installation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install hip and ridge nailers before field tile installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum 24-inch (610 mm) on-center fastener spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Calculate nailer heights per manufacturer's specifications for roof slope.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Markings: Form tiles with markings on upper surface to indicate nailing locations and provide alignment guidelines.</w:t>
+        <w:t>Batten Installation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install horizontal battens perpendicular to roof slope before field tile installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Establish batten layout based on manufacturer's exposure requirements and roof slope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain consistent batten spacing within 1/8 inch (3 mm) per course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Secure battens with corrosion-resistant fasteners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum On-Center Spacing: 16 inch (406 mm) on-center spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maximum On-Center Spacing: 24 inch (610 mm) on-center spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verify batten elevation provides proper tile geometry and drainage plane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coordinate batten layout with valley, ridge, and penetration locations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Finish: Specified color patterning comparable to concrete or clay Spanish tiles. Internal UV stabilizers to provide durable color stability.</w:t>
-[...285 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER ** With a 1 inch profile, Brava's Old World Slate polymer tile has the volume of traditional slate roof tiles with a fraction of the weight. This allows for less expensive shipping costs and ease of installation. Our Old World Slate shingles have the thickest synthetic slate roof profile available. The 1 inch thick profile of this product creates beautiful color exposure and an unsurpassed durability. Our composite slate roof tiles are available in any custom color or color combination. Delete if not required.</w:t>
+        <w:t>Valley Installation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not fasten barrel tiles within 5 inches (127 mm) of valley centerline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain minimum 3/16 inch (5 mm) expansion gap at valley flashing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Solid shakes at rakes and valleys recommended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Penetration Protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install ice dam protection membrane around all roof penetrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Professional flashing installation per industry standards and applicable codes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>SYNTHETIC SLATE TILES</w:t>
+        <w:t>FIELD QUALITY CONTROL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Basis of Design: Brava Roof Tile, Old World Slate; as manufactured by Brava Roof Tile.</w:t>
+        <w:t>Inspection Requirements: Owner may provide separate contract for installation oversight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coordinate with Owner's inspectors per agreed schedule or after first 200 square feet (18.6 sq m) installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coordinate with Owner's inspectors for periodic inspections during installation progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coordinate with Owner's inspectors for final inspection upon completion.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lightweight, synthetic slate tiles with the appearance, texture, and thickness of traditional slate tiles.</w:t>
+        <w:t>Acceptance Criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installation meets manufacturer's published standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weather-tight performance at all roof details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uniform appearance and color distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Compliance with specified exposure and spacing tolerances.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Engineered polymer formulated from post-industrial recycled plastic.</w:t>
+        <w:t>Defective Work:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove and replace work not meeting specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Replace tiles showing damage or excessive color variation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMPLETION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installed weight: At 10 inch (254 mm) exposure: 311 lbs. per 100 square feet (16.5 kg per sq m).</w:t>
+        <w:t>Final Cleaning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Remove installation debris and temporary materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clean tile surfaces per manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Profile: Rectangular shape with exposed upper surface and edges to resemble traditional slate tile.</w:t>
-[...2629 lines deleted...]
-        <w:t>Touch-up, repair or replace damaged products before Substantial Completion.</w:t>
+        <w:t>Project Documentation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provide manufacturer's warranty documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit installer certification records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provide maintenance instructions to Owner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="ABFFABFF">
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -5890,81 +10370,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_D41265"
+  Id="rId_4E6040"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/bravaroof.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_159066_1"
+  Id="rId_5F0946_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Brava%252BRoof%252BTile&amp;message=RE%253A%2520Spec%2520Question%2520(07320bra)%253A%2520&amp;coid=50185&amp;spec=07320bra&amp;rep=&amp;fax=319-343-1038"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_159066_2"
+  Id="rId_5F0946_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bravarooftile.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_159066_3"
+  Id="rId_5F0946_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/brava-roof-tile-50185"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9F5BFE_1"
+  Id="rId_456360_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Brava%252BRoof%252BTile&amp;message=RE%253A%2520Spec%2520Question%2520(07320bra)%253A%2520&amp;coid=50185&amp;spec=07320bra&amp;rep=&amp;fax=319-343-1038"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9F5BFE_2"
+  Id="rId_456360_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.bravarooftile.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>