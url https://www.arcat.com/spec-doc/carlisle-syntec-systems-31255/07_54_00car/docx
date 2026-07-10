--- v0 (2025-11-07)
+++ v1 (2026-07-10)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/carlisle.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="2076450" cy="428625"/>
+              <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_D64700" descr="https://www.arcat.com/clients/gfx/carlisle.png"/>
+              <wp:docPr id="1" name="Picture rId_D88DC1" descr="https://www.arcat.com/clients/gfx/carlisle.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_D64700" descr="https://www.arcat.com/clients/gfx/carlisle.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D88DC1" descr="https://www.arcat.com/clients/gfx/carlisle.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_D64700"/>
+                      <a:blip r:link="rId_D88DC1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2076450" cy="428625"/>
+                        <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 07 54 00</w:t>
       </w:r>
     </w:p>
@@ -206,96 +206,96 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>717-245-7000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>717-245-7053</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_52B751_1" w:history="1">
+      <w:hyperlink r:id="rId_FB65D6_1" w:history="1">
         <w:tooltip> info@carlislesyntec.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> info@carlislesyntec.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_52B751_2" w:history="1">
+      <w:hyperlink r:id="rId_FB65D6_2" w:history="1">
         <w:tooltip>https://www.carlislesyntec.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.carlislesyntec.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_52B751_3" w:history="1">
+      <w:hyperlink r:id="rId_FB65D6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Carlisle's more than 40 years of manufacturing experience, over 10 billion square feet of membrane sold and nearly 250,000 warranted installations, positions the company as the single-ply roofing market leader. This role has been achieved through superior customer service and product innovation designed to enhance roof system performance and sustainability. When recently surveyed, architects and specifiers throughout the country, rated Carlisle superior to others for design and technical support and long-term warranties.</w:t>
       </w:r>
       <w:r>
@@ -2098,66 +2098,66 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Carlisle SynTec Systems, which is located at: P. O. Box 7000; Carlisle, PA 17013; ASD Toll Free Tel: ; 800-4-SYNTEC; Tel: ; 717-245-7000; Fax: ; 717-245-7053; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_61AA25_1" w:history="1">
+      <w:hyperlink r:id="rId_6B130E_1" w:history="1">
         <w:tooltip>info@carlislesyntec.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>info@carlislesyntec.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>; Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_61AA25_2" w:history="1">
+      <w:hyperlink r:id="rId_6B130E_2" w:history="1">
         <w:tooltip>https://www.carlislesyntec.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.carlislesyntec.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -13174,81 +13174,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_D64700"
+  Id="rId_D88DC1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/carlisle.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_52B751_1"
+  Id="rId_FB65D6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:info@carlislesyntec.com?subject=RE:%20Spec%20Question%20(07540car):%20"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_52B751_2"
+  Id="rId_FB65D6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.carlislesyntec.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_52B751_3"
+  Id="rId_FB65D6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/carlisle-syntec-systems-31255"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_61AA25_1"
+  Id="rId_6B130E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="info@carlislesyntec.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_61AA25_2"
+  Id="rId_6B130E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.carlislesyntec.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>