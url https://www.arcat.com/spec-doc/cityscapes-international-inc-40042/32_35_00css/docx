--- v0 (2025-12-14)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/cityscapes.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_18E570" descr="https://www.arcat.com/clients/gfx/cityscapes.png"/>
+              <wp:docPr id="1" name="Picture rId_2A92CD" descr="https://www.arcat.com/clients/gfx/cityscapes.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_18E570" descr="https://www.arcat.com/clients/gfx/cityscapes.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_2A92CD" descr="https://www.arcat.com/clients/gfx/cityscapes.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_18E570"/>
+                      <a:blip r:link="rId_2A92CD"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -93,307 +93,258 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 32 35 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SITE SCREENING DEVICES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>COVRIT ROOFED ENCLOSURES BY CITYSCAPES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Display hidden notes to specifier. (Don't know how? </w:t>
       </w:r>
       <w:hyperlink r:id="rId6666" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2023 - 2023 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2023 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** CityScapes International Inc.; Screens and Enclosures</w:t>
+        <w:t>** NOTE TO SPECIFIER ** CityScapes International Inc.; Screens and Enclosures.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of CityScapes International Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4200 Lyman Ct.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Hilliard, OH 43026</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SCREENS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 614-850-2549</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-726-4817</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_805896_1" w:history="1">
-        <w:tooltip>request info (mlhiatt@cityscapesinc.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_76A1D5_1" w:history="1">
+        <w:tooltip>request info (jhollins@cityscapesinc.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (mlhiatt@cityscapesinc.com)</w:t>
+          <w:t>request info (jhollins@cityscapesinc.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_805896_2" w:history="1">
-        <w:tooltip>https://cityscapesinc.com/ downloads</w:tooltip>
+      <w:hyperlink r:id="rId_76A1D5_2" w:history="1">
+        <w:tooltip>https://cityscapesinc.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://cityscapesinc.com/</w:t>
+          <w:t>https://cityscapesinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_805896_3" w:history="1">
+      <w:hyperlink r:id="rId_76A1D5_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>CityScapes, Inc. products stand out by blending in. Offering premier architectural solutions to discreetly conceal dumpsters, HVAC units and other necessities that its owners, occupants and neighbors would prefer not to see, CityScapes designs, develops and manufactures code-compliant, customizable architectural solutions that beautify exteriors and keep buildings compliant, safe and beautiful. Each high-end solution is thoughtfully engineered to meld seamlessly into the building's unique design, meeting the specific needs of each project.</w:t>
+        <w:t>CityScapes has been an industry leader in architectural innovations since 2004. We began with our flagship product, Envisor, a patented HVAC Screening system that meets municipal code line-of-sight requirements with no roof membrane disruption. CityScapes has expanded its scope to add new product lines that combine screening, security, and aesthetics. Our offerings include:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Founded in Columbus, Ohio, in 1997, CityScapes continues to operate and manufacture within the United States. Its flagship product Envisor® has remained the top choice for HVAC screening products among architects, building owners and contractors for over twenty-five years. CityScapes pioneered the concept of screening a rooftop HVAC unit without penetrating the roof with its innovative Envisor product, proven to be the preferred alternative to parapet walls. The development of Envisor led to the discovery of the need for customizable architectural solutions. Today, the company produces over a half-dozen core products. If an available product does not match a building's needs, internal designers work closely with customers to design, create and produce the necessary solution.</w:t>
+        <w:t>- Envisor Unit Attached Rooftop Screens</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Through its original equipment manufacturing plant located in Columbus, Ohio, CityScapes controls end-to-end production and has the capabilities to complete custom fabrications domestically. The company manages design, project management, manufacturing and installation to ensure high-quality products are versatile, consistent and virtually maintenance-free.</w:t>
+        <w:t>- Envisor Z-Fin and post-mounted screening,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>With its expertise and support from start to finish, CityScapes offers next level responsiveness, creativity and collaboration to its architects, designers, contractors and building owners to better screen, protect or enhance the look of a building. Clients work with a dedicated project manager and benefit from this single point of contact throughout the entirety of the process. Coordination of every aspect including design, engineering, manufacturing, delivery and installation is managed internally. Once a product is shipped, a network of specialized installers is available throughout the United States to install it on-site.</w:t>
+        <w:t>- Covrit Ground Screening and Roofed Enclosures</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>CityScapes sustains its continued growth by answering the question, "how can we meet a customer's challenge better today than we did yesterday?" Each customized architectural solution the company produces fills a market void. Its diverse client portfolio and national coverage gives the company the experience and knowledge to expand its product library and refine its approach to improving the appearance and functionality of all types of buildings and customer needs.</w:t>
+        <w:t>- ToughGate and MegaGate</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Signature Products Include</w:t>
+        <w:t>- Marquee Canopies and Awnings</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Envisor® Rooftop Screens</w:t>
+        <w:t>- NatureScreen Trellises and Planters</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Covrit® Dumpster Enclosures and Walls and Gates</w:t>
+        <w:t>- Custom fabrication solutions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>ToughGate™ Doors &amp; Gates</w:t>
-[...59 lines deleted...]
-        <w:t>200,000 square foot manufacturing center in Columbus, Ohio</w:t>
+        <w:t>All CityScapes products are Build America, Buy America Act (BABAA) certified and constructed at our 180,000 square foot manufacturing facility in central Ohio. Design, engineering, manufacturing, and installation - our team handles it all.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -401,51 +352,65 @@
         <w:rPr/>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete items below not required for project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Pre-Formed Panels: For screening or buffering trash enclosures, utility areas, privacy areas, mechanical units, etc.</w:t>
+        <w:t>Site enclosures with roofs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Site screening devices. Modular and pre-formed panels and support framing for site screening including the following:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Plankwall PVC (Polyvinyl Chloride).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -471,337 +436,281 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Painted metal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Insulated metal.</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t>Natural wood.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Composite plank.</w:t>
-[...83 lines deleted...]
-        <w:t>Field painting of prime painted screens</w:t>
+        <w:t>Operable access gates.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Section 01 23 00 - Alternates. For direction regarding bidding of screens as alternates.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 09 90 00 - Touch-up painting required for scratches and screw heads and field painting of prime painted screens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text. Alternates: For direction regarding bidding of screens as alternates.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>American Society for Testing and Materials (ASTM): </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>ASTM B 221 - Aluminum and Aluminum Alloy Extruded Bars, Rods, Wire Profiles, and Tubes.</w:t>
-[...55 lines deleted...]
-        <w:t>ASCE 7-18 - Minimum Design Loads for Buildings and Other Structures.</w:t>
+        <w:t>ASTM A563 - Standard Specification for Carbon and Alloy Steel Nuts (Inch and Metric).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B209 - Aluminum and Aluminum Alloy Sheets and Plates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM B221 - Aluminum and Aluminum Alloy Extruded Bars, Rods, Wire Profiles, and Tubes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM F436 - Standard Specification for Hardened Steel Washers Inch and Metric Dimensions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM F1554 - Standard Specification for Anchor Bolts, Steel, 36, 55, and 105-ksi Yield Strength.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>The Aluminum Association, Inc. (AA): AA ADM - Aluminum Design Manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>American Society of Civil Engineers (ASCE): ASCE 7 - Minimum Design Loads for Buildings and Other Structures.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
+        <w:t>Submit under provisions of Section 01 30 00.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product Data:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -832,514 +741,368 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Storage and handling requirements and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Typical installation methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
-        <w:pStyle w:val="ARCATSubPara"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Verification Samples: Two representative units of each panel type.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Color Selection: Submit paint chart with full range of colors available for Architect's selection. Custom color samples available upon purchase</w:t>
-[...27 lines deleted...]
-        <w:t>Certification: Manufacturer's Certificate of Compliance certifying that panels supplied meet or exceed requirements specified.</w:t>
+        <w:t>Color Selection: Submit paint chart with full range of colors available for client's selection. Custom color samples available upon purchase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shop Drawings: Prior to commencement of fabrication, submit detailed shop drawings, showing profiles, sections of components, finishes, and fastening details. Include plan elevation pages to clearly outline screenwall or enclosure locations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color Charts: Color charts showing manufacturer's full range of colors from standard line.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Closeout Submittals: Warranty documents, issued and executed by manufacturer, countersigned by Contractor.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum one years documented experience.</w:t>
-[...13 lines deleted...]
-        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two years documented experience with projects of similar scope and complexity.</w:t>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum two (2) years documented experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two (2) years documented experience with projects of similar scope and complexity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...78 lines deleted...]
-    </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PRE-INSTALLATION CONFERENCE</w:t>
-[...27 lines deleted...]
-        <w:t>Notify Architect four (4) calendar days in advance of scheduled meeting date.</w:t>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Delivery: Deliver materials to site in manufacturer's original, unopened containers and packaging, with labels clearly indicating manufacturer and material.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage and Handling: Protect materials and finishes during handling and installation to prevent damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protection: Protect from damage due to weather, excessive temperature, and construction operations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
-[...41 lines deleted...]
-        <w:t>Protect from damage due to weather, excessive temperature, and construction operations.</w:t>
+        <w:t>PROJECT CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Field Measurements: Take measurements of supporting paving, footings, or piers. Indicate measurements on shop drawings fully documenting any field condition that may interfere with the screen system installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PROJECT CONDITIONS</w:t>
-[...27 lines deleted...]
-        <w:t>Field Measurements: Take measurements of supporting paving, footings, or piers. Indicate measurements on shop drawings fully documenting any field condition that may interfere with the screen system installation.</w:t>
+        <w:t>COORDINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer for work under this Section shall be responsible for coordination of panel and framing sizes and required options with the Contractor's requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Request information on sizes and options required from the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit shop drawings and obtain written approval of shop drawing prior to fabrication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Confirm size, type, and location of supporting construction as adequate to resist column supports.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>COORDINATION</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>If any part of the screen system fails because of a manufacturing defect within 1 to 5 years from the date of substantial completion, the manufacturer will furnish the required replacement parts without charge. Any local transportation, related service labor, or diagnostic call charges are not included.</w:t>
+        <w:t>Warranty: Provide manufacturer's standard limited three (3) year warranty, starting from the date of substantial completion of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1369,2098 +1132,888 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Hilliard, OH 43026</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-SCREENS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 614-850-2549</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-726-4817</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_08E2FA_1" w:history="1">
-        <w:tooltip>request info (mlhiatt@cityscapesinc.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_EE818B_1" w:history="1">
+        <w:tooltip>request info (jhollins@cityscapesinc.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (mlhiatt@cityscapesinc.com)</w:t>
+          <w:t>request info (jhollins@cityscapesinc.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_08E2FA_2" w:history="1">
-        <w:tooltip>https://cityscapesinc.com/ downloads</w:tooltip>
+      <w:hyperlink r:id="rId_EE818B_2" w:history="1">
+        <w:tooltip>https://cityscapesinc.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://cityscapesinc.com/</w:t>
+          <w:t>https://cityscapesinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...12 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PERFORMANCE AND DESIGN REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Regulatory Requirements: Comply with requirements of building authorities having jurisdiction in Project location.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Design Criteria: Manufacturer is responsible for the structural design of all materials, assembly, and attachments to resist snow, wind, suction and uplift loading at any point without damage or permanent set.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
-        <w:pStyle w:val="ARCATSubPara"/>
-[...1 lines deleted...]
-          <w:ilvl w:val="3"/>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Framing: Designed in accordance with the Aluminum Design Manual to resist the following loading: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
-        <w:pStyle w:val="ARCATSubSub1"/>
-[...8 lines deleted...]
-        <w:t>ASCE 7-18 - Minimum Design Loads for Buildings and Other Structures; American Society of Civil Engineers.</w:t>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASCE 7 - Minimum Design Loads for Buildings and Other Structures; American Society of Civil Engineers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>MATERIALS</w:t>
-[...13 lines deleted...]
-        <w:t>Paneling: Minimum Thickness: 0.050"</w:t>
+        <w:t>MATERIALS - CORVIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Basis of Design: Corvit Roofed Enclosures as manufactured by CityScapes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Paneling: To be selected by client from Manufacturer's standard panel selections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete options not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete paneling options not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Plankwall, PVC (Polyvinyl Chloride).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PlankArt PVC planks with printed content</w:t>
-[...13 lines deleted...]
-        <w:t>Aluminum Extruded Sheets: Powder coated.</w:t>
+        <w:t>PlankArt PVC planks with printed content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Aluminum Sheets: Powder coated.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Aluminum Extruded Shapes: Powder coated.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Aluminum Extruded Sheets: Painted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Coated textured flat steel sheets with foam core.</w:t>
-[...27 lines deleted...]
-        <w:t>NatureScreen: Galfan wire mesh in extruded aluminum frame.</w:t>
+        <w:t>Natural Wood infill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Operable Access Gates: To be selected by client from Manufacturer's standard selections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Framing: Aluminum Plates, Shapes and Bars: ASTM B221, alloy 3003-H14, 6005-T5, 6061-T5, 6061-T6 or 6063-T5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Roof System: Aluminum Plates, Shapes and Bars: ASTM B221, alloy 6061-T6, 6063-T52, 3003-H14, 6063-T6, or 3004-H36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall and Gate Infill: Woodgrain Cellular PVC or ASTM B221, alloy 3003-H14 or 6063-T6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threaded Fasteners: Screws, bolts, nut and washers to be zinc plated or stainless steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anchor Bolts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carbon and Alloy Steel Nuts: ASTM A563.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carbon Steel Washers: ASTM F436.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carbon Steel Threaded Rod: ASTM F1554 grade 55, zinc-plated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Epoxy HILTI HVU2 or Epoxy HILTI HIT-HY 270.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FABRICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Factory-Formed Panel Systems: Continuous interlocking panel connections and indicated or necessary components.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Form components true to shape, accurate in size, square and free from distortion or defects. Cut panels to precise lengths indicated on approved shop drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fabricate products in accordance with Contractor approved shop drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Framing: Fabricate and assemble components in largest practical sizes, for delivery to the site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Construct corner assemblies to required shape with joints tightly fitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Supply components required for anchorage of framing. Fabricate anchors and related components of material and finish as required, or as specifically noted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gate Hardware: Provide manufacturer's adjustable standard of size required to fit support pipe provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FINISHES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Aluminum Framing: Manufacturer's standard powder coating system, factory applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Panel Coating: Manufacturer's standard powder coating system, factory applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete if not required or delete gate options not required.</w:t>
-[...209 lines deleted...]
-        <w:t>Provide lock washer or other locking device at all bolted connections.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete color options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Selected from full range of manufacturer's standard colors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: Custom color paint as selected and approved by client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>FABRICATION</w:t>
-[...1209 lines deleted...]
-        <w:t>Hinge Type: Barrel. </w:t>
+        <w:t>EXAMINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer's Examination: Examine conditions under which construction activities of this section are to be performed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit written notification to client and Screen manufacturer if such conditions are unacceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Beginning erection constitutes installer's acceptance of conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>FINISHES</w:t>
-[...79 lines deleted...]
-        <w:t>EXECUTION</w:t>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clean surfaces thoroughly prior to installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>EXAMINATION</w:t>
-[...41 lines deleted...]
-        <w:t>Beginning erection constitutes installer's acceptance of conditions.</w:t>
+        <w:t>INSTALLATION FOR CORVIT PRODUCTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Install units in accordance with the manufacturer's instructions and approved shop drawings. Keep perimeter lines straight, plumb, and level. Provide brackets, anchors, and accessories necessary for complete installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fasten structural supports to/into paving, footings, or piers at spacing as indicated on approved shop drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Where aluminum materials would contact dissimilar materials, insert rubber grommets at attachment points, thus eliminating where dissimilar metals would otherwise be in contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not cut or abrade finishes which cannot be restored. Return items with such finishes to shop for required alterations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PREPARATION</w:t>
-[...27 lines deleted...]
-        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
+        <w:t>ERECTION TOLERANCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tolerances: Maximum misalignment from true position 1/4 inch (6 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>INSTALLATION</w:t>
-[...96 lines deleted...]
-        <w:rPr/>
         <w:t>CLEANING AND PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Remove all protective masking from material immediately after installation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -3473,79 +2026,65 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Ensure that finishes and structure of installed systems are not damaged by subsequent construction activities.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>If minor damage to finishes occurs, repair damage in accordance with manufacturer's recommendations; provide replacement components if repaired finishes are unacceptable to Architect.</w:t>
+        <w:t>If minor damage to finishes occurs, repair damage in accordance with manufacturer's recommendations; provide replacement components if repaired finishes are unacceptable to client.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Prior to Substantial Completion: Remove dust or other foreign matter from component surfaces; clean finishes in accordance with manufacturer's instructions.</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>Clean units in accordance with the manufacturer's instructions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="ABFFABFF">
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -4353,83 +2892,83 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_18E570"
+  Id="rId_2A92CD"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/cityscapes.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_805896_1"
+  Id="rId_76A1D5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CityScapes%252BInternational%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(02860css)%253A%2520&amp;coid=40042&amp;spec=02860css&amp;rep=&amp;fax=800-726-4817"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_805896_2"
+  Id="rId_76A1D5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="https://cityscapesinc.com/"
+  Target="https://cityscapesinc.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_805896_3"
+  Id="rId_76A1D5_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/cityscapes-international-inc-40042"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_08E2FA_1"
+  Id="rId_EE818B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CityScapes%252BInternational%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(02860css)%253A%2520&amp;coid=40042&amp;spec=02860css&amp;rep=&amp;fax=800-726-4817"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_08E2FA_2"
+  Id="rId_EE818B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="https://cityscapesinc.com/"
+  Target="https://cityscapesinc.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>