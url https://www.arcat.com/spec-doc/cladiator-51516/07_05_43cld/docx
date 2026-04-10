--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/cl_talon.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_5B9777" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
+              <wp:docPr id="1" name="Picture rId_C65718" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_5B9777" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_C65718" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_5B9777"/>
+                      <a:blip r:link="rId_C65718"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of CLADIATOR, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3114 Tonnelle Ave., 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>North Bergen, NJ 07047</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-917-6237 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AAF914_1" w:history="1">
+      <w:hyperlink r:id="rId_E4FEB6_1" w:history="1">
         <w:tooltip>request info (sales@cladiator.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@cladiator.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AAF914_2" w:history="1">
+      <w:hyperlink r:id="rId_E4FEB6_2" w:history="1">
         <w:tooltip>https://www.cladiator.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cladiator.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AAF914_3" w:history="1">
+      <w:hyperlink r:id="rId_E4FEB6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>CLADIATOR - Built to Conquer New Challenges. CLADIATOR is a manufacturer of thermally isolated structural cladding attachment systems. Our mission is to accelerate the advancement of smart building design and construction by providing unique and cleverly engineered systems. For Architects and Engineers it means a simple yet robust solution where one core design offers the freedom of limitless creativity. For Installers, working with intuitive installation components means faster, more cost-effective, and ease-of-mind options to complete projects on time. Our universal systems offer improved thermal efficiencies while achieving rainscreen principles such as air and moisture ventilation with the use of long-lasting globally responsible materials. We remain dedicated and driven by our commitment to continuous improvement.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For rainscreen and continuous insulation assemblies, our CL 300 and SLOTTED-Z systems are thermally isolated and can bear the weight of any cladding material. These systems can integrate horizontal and vertical tracks for attachment on the same plane, making it easier and faster to install any assembly pattern without additional components. Our SLOTTED-Z Fiberglass Girt provides added air and moisture ventilation which facilitates the regulation of moisture content, reducing the risk of water damage, rot, and mold. In addition, the use of optional ROCKETStick insulation securement will secure all types of insulation while creating an air gap.</w:t>
       </w:r>
       <w:r>
@@ -1699,66 +1699,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: CLADIATOR, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3114 Tonnelle Ave., 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>North Bergen, NJ 07047</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-917-6237 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D73942_1" w:history="1">
+      <w:hyperlink r:id="rId_BEE12B_1" w:history="1">
         <w:tooltip>request info (sales@cladiator.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@cladiator.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D73942_2" w:history="1">
+      <w:hyperlink r:id="rId_BEE12B_2" w:history="1">
         <w:tooltip>https://www.cladiator.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cladiator.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5597,81 +5597,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_5B9777"
+  Id="rId_C65718"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/cl_talon.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AAF914_1"
+  Id="rId_E4FEB6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CLADIATOR&amp;message=RE%253A%2520Spec%2520Question%2520(07050cld)%253A%2520&amp;coid=51516&amp;spec=07050cld&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AAF914_2"
+  Id="rId_E4FEB6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cladiator.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AAF914_3"
+  Id="rId_E4FEB6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/cladiator-51516"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D73942_1"
+  Id="rId_BEE12B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CLADIATOR&amp;message=RE%253A%2520Spec%2520Question%2520(07050cld)%253A%2520&amp;coid=51516&amp;spec=07050cld&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D73942_2"
+  Id="rId_BEE12B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cladiator.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>