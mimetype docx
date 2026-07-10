--- v1 (2026-04-10)
+++ v2 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/cl_talon.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_C65718" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
+              <wp:docPr id="1" name="Picture rId_3406B7" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_C65718" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_3406B7" descr="https://www.arcat.com/clients/gfx/cl_talon.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_C65718"/>
+                      <a:blip r:link="rId_3406B7"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of CLADIATOR, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3114 Tonnelle Ave., 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>North Bergen, NJ 07047</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-917-6237 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E4FEB6_1" w:history="1">
+      <w:hyperlink r:id="rId_20DD8D_1" w:history="1">
         <w:tooltip>request info (sales@cladiator.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@cladiator.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E4FEB6_2" w:history="1">
+      <w:hyperlink r:id="rId_20DD8D_2" w:history="1">
         <w:tooltip>https://www.cladiator.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cladiator.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E4FEB6_3" w:history="1">
+      <w:hyperlink r:id="rId_20DD8D_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>CLADIATOR - Built to Conquer New Challenges. CLADIATOR is a manufacturer of thermally isolated structural cladding attachment systems. Our mission is to accelerate the advancement of smart building design and construction by providing unique and cleverly engineered systems. For Architects and Engineers it means a simple yet robust solution where one core design offers the freedom of limitless creativity. For Installers, working with intuitive installation components means faster, more cost-effective, and ease-of-mind options to complete projects on time. Our universal systems offer improved thermal efficiencies while achieving rainscreen principles such as air and moisture ventilation with the use of long-lasting globally responsible materials. We remain dedicated and driven by our commitment to continuous improvement.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For rainscreen and continuous insulation assemblies, our CL 300 and SLOTTED-Z systems are thermally isolated and can bear the weight of any cladding material. These systems can integrate horizontal and vertical tracks for attachment on the same plane, making it easier and faster to install any assembly pattern without additional components. Our SLOTTED-Z Fiberglass Girt provides added air and moisture ventilation which facilitates the regulation of moisture content, reducing the risk of water damage, rot, and mold. In addition, the use of optional ROCKETStick insulation securement will secure all types of insulation while creating an air gap.</w:t>
       </w:r>
       <w:r>
@@ -1699,66 +1699,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: CLADIATOR, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3114 Tonnelle Ave., 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>North Bergen, NJ 07047</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-917-6237 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BEE12B_1" w:history="1">
+      <w:hyperlink r:id="rId_45C574_1" w:history="1">
         <w:tooltip>request info (sales@cladiator.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@cladiator.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BEE12B_2" w:history="1">
+      <w:hyperlink r:id="rId_45C574_2" w:history="1">
         <w:tooltip>https://www.cladiator.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cladiator.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5597,81 +5597,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_C65718"
+  Id="rId_3406B7"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/cl_talon.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E4FEB6_1"
+  Id="rId_20DD8D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CLADIATOR&amp;message=RE%253A%2520Spec%2520Question%2520(07050cld)%253A%2520&amp;coid=51516&amp;spec=07050cld&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E4FEB6_2"
+  Id="rId_20DD8D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cladiator.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E4FEB6_3"
+  Id="rId_20DD8D_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/cladiator-51516"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BEE12B_1"
+  Id="rId_45C574_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=CLADIATOR&amp;message=RE%253A%2520Spec%2520Question%2520(07050cld)%253A%2520&amp;coid=51516&amp;spec=07050cld&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BEE12B_2"
+  Id="rId_45C574_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cladiator.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>