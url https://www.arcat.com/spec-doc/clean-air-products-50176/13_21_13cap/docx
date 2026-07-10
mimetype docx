--- v0 (2026-04-25)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/clnairpr.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="1905000" cy="390525"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_E4E56A" descr="https://www.arcat.com/clients/gfx/clnairpr.png"/>
+              <wp:docPr id="1" name="Picture rId_828347" descr="https://www.arcat.com/clients/gfx/clnairpr.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_E4E56A" descr="https://www.arcat.com/clients/gfx/clnairpr.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_828347" descr="https://www.arcat.com/clients/gfx/clnairpr.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_E4E56A"/>
+                      <a:blip r:link="rId_828347"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1905000" cy="390525"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -175,91 +175,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Clean Air Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>8605 Wyoming Ave. N.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Minneapolis, MN 55445</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-982-0876</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0CDCE9_1" w:history="1">
+      <w:hyperlink r:id="rId_672738_1" w:history="1">
         <w:tooltip>request info () downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info ()</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0CDCE9_2" w:history="1">
+      <w:hyperlink r:id="rId_672738_2" w:history="1">
         <w:tooltip>https://www.cleanairproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cleanairproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0CDCE9_3" w:history="1">
+      <w:hyperlink r:id="rId_672738_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clean Air Products, established in 1969, designs and manufactures high-quality cleanroom systems, including modular hardwall and softwall cleanrooms, pass-thru cabinets and air showers. We also supply laminar flow clean benches, desiccator cabinets, and HEPA fans and filters. Products are available in standard, modified standard and custom configurations. We offer a full one-year warranty on equipment and carry a full line of replacement parts and supplies. All products are built in our facility with high-quality, superior-grade materials designed to last.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our experienced sales engineers will help you design a cleanroom or select components for your application, no matter your level of expertise. Call for information and free quotes.</w:t>
       </w:r>
       <w:r>
@@ -1187,66 +1187,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Clean Air Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>8605 Wyoming Ave. N.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Minneapolis, MN 55445</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-982-0876</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7E5AC_1" w:history="1">
+      <w:hyperlink r:id="rId_2412ED_1" w:history="1">
         <w:tooltip>request info () downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info ()</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7E5AC_2" w:history="1">
+      <w:hyperlink r:id="rId_2412ED_2" w:history="1">
         <w:tooltip>https://www.cleanairproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cleanairproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -25685,81 +25685,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_E4E56A"
+  Id="rId_828347"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/clnairpr.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0CDCE9_1"
+  Id="rId_672738_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Clean%252BAir%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(13037cap)%253A%2520&amp;coid=50176&amp;spec=13037cap&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0CDCE9_2"
+  Id="rId_672738_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cleanairproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0CDCE9_3"
+  Id="rId_672738_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/clean-air-products-50176"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7E5AC_1"
+  Id="rId_2412ED_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Clean%252BAir%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(13037cap)%253A%2520&amp;coid=50176&amp;spec=13037cap&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7E5AC_2"
+  Id="rId_2412ED_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cleanairproducts.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>