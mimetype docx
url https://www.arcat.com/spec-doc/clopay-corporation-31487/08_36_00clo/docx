--- v1 (2026-01-02)
+++ v2 (2026-06-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/clopay.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3409950" cy="1704975"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0A2B7A" descr="https://www.arcat.com/clients/gfx/clopay.png"/>
+              <wp:docPr id="1" name="Picture rId_713BC3" descr="https://www.arcat.com/clients/gfx/clopay.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0A2B7A" descr="https://www.arcat.com/clients/gfx/clopay.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_713BC3" descr="https://www.arcat.com/clients/gfx/clopay.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0A2B7A"/>
+                      <a:blip r:link="rId_713BC3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3409950" cy="1704975"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,106 +191,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mason, OH 45040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-233-8366</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 513-770-4800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 888-434-3193</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A27157_1" w:history="1">
+      <w:hyperlink r:id="rId_3B38F8_1" w:history="1">
         <w:tooltip>request info (marketing@clopay.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@clopay.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A27157_2" w:history="1">
+      <w:hyperlink r:id="rId_3B38F8_2" w:history="1">
         <w:tooltip>https://www.clopaydoor.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.clopaydoor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A27157_3" w:history="1">
+      <w:hyperlink r:id="rId_3B38F8_3" w:history="1">
         <w:tooltip>https://www.clopaycommercial.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.clopaycommercial.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A27157_4" w:history="1">
+      <w:hyperlink r:id="rId_3B38F8_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clopay entered the commercial and industrial upward acting door industry in 1966. For over 3 decades, Clopay has been providing the commercial sectional and coiling steel door market with creative solutions, innovative products, and superior customer service. With its emphasis on innovative design and application, combined with a unique combination of two trusted brands -- Clopay, and Ideal Door -- Clopay Corporation is distinguished from all its competitors.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1314,81 +1314,81 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mason, OH 45040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-233-8366</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 513-770-4800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 888-434-3193</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1CB48_1" w:history="1">
+      <w:hyperlink r:id="rId_4D99F0_1" w:history="1">
         <w:tooltip>request info (marketing@clopay.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@clopay.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1CB48_2" w:history="1">
+      <w:hyperlink r:id="rId_4D99F0_2" w:history="1">
         <w:tooltip>https://www.clopaydoor.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.clopaydoor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F1CB48_3" w:history="1">
+      <w:hyperlink r:id="rId_4D99F0_3" w:history="1">
         <w:tooltip>https://www.clopaycommercial.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.clopaycommercial.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -31701,93 +31701,93 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0A2B7A"
+  Id="rId_713BC3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/clopay.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A27157_1"
+  Id="rId_3B38F8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Clopay%252BCorporation&amp;message=RE%253A%2520Spec%2520Question%2520(08360clo)%253A%2520&amp;coid=31487&amp;spec=08360clo&amp;rep=&amp;fax=888-434-3193"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A27157_2"
+  Id="rId_3B38F8_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.clopaydoor.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A27157_3"
+  Id="rId_3B38F8_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.clopaycommercial.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A27157_4"
+  Id="rId_3B38F8_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/clopay-corporation-31487"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1CB48_1"
+  Id="rId_4D99F0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Clopay%252BCorporation&amp;message=RE%253A%2520Spec%2520Question%2520(08360clo)%253A%2520&amp;coid=31487&amp;spec=08360clo&amp;rep=&amp;fax=888-434-3193"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1CB48_2"
+  Id="rId_4D99F0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.clopaydoor.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F1CB48_3"
+  Id="rId_4D99F0_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.clopaycommercial.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>