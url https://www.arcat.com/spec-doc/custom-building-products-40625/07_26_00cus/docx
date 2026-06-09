--- v0 (2026-03-15)
+++ v1 (2026-06-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/custbldg.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_6811ED" descr="https://www.arcat.com/clients/gfx/custbldg.png"/>
+              <wp:docPr id="1" name="Picture rId_F71BEB" descr="https://www.arcat.com/clients/gfx/custbldg.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_6811ED" descr="https://www.arcat.com/clients/gfx/custbldg.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_F71BEB" descr="https://www.arcat.com/clients/gfx/custbldg.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_6811ED"/>
+                      <a:blip r:link="rId_F71BEB"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> Santa Fe Springs, CA 90670</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> Toll Free: (800) 282-8786</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> Fax: (800) 200-7765</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> E-mail: jackiel@cbpmail.net</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9F6C6E_1" w:history="1">
+      <w:hyperlink r:id="rId_069ADB_1" w:history="1">
         <w:tooltip>www.custombuildingproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.custombuildingproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> Product Data</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Custom manufactures industry-leading floor preparation products and ceramic and natural stone tile installation products; each is part of a proven system. The combination of having precisely the right product and professional technical consulting support makes Custom products the easiest to specify and provides you with the confidence to know your project will go smoothly. Custom's highly experienced team of architectural consultants collaborate with architects, builders, specifiers and contractors to ensure the tile and stone installation specifications meet the needs of your project. Custom offers several installation systems warranties that guarantee your installation will be free from defects for up to a Lifetime, provided our products are used as a complete installation system. For additional information on warranties call us at 800-282-8786 or view them on www.custombuildingproducts.com.</w:t>
       </w:r>
     </w:p>
@@ -953,51 +953,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Safety: Observe the manufacturer's safety instructions including those pertaining to ventilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Custom Building Products offers Installation Systems Warranties that will guarantee your installation will be free from defects for up to a Lifetime, provided our products are used as a complete installation system. Contact manufacturer at 800-282-8786 for warranty details or view warranty requirements on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0B5A69_1" w:history="1">
+      <w:hyperlink r:id="rId_A280AA_1" w:history="1">
         <w:tooltip>www.custombuildingproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.custombuildingproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1101,74 +1101,74 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>5 Concourse Pkwy., Suite 1900</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Atlanta, GA 30328</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-282-8786</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-200-7765</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C790BE_1" w:history="1">
+      <w:hyperlink r:id="rId_7878B1_1" w:history="1">
         <w:tooltip>request info (jackiel@cbpmail.net) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (jackiel@cbpmail.net)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C790BE_2" w:history="1">
-        <w:tooltip>http://www.custombuildingproducts.com/architects.aspx downloads</w:tooltip>
+      <w:hyperlink r:id="rId_7878B1_2" w:history="1">
+        <w:tooltip>https://www.custombuildingproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.custombuildingproducts.com/architects.aspx</w:t>
+          <w:t>https://www.custombuildingproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -2533,77 +2533,77 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_6811ED"
+  Id="rId_F71BEB"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/custbldg.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9F6C6E_1"
+  Id="rId_069ADB_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.custombuildingproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0B5A69_1"
+  Id="rId_A280AA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.custombuildingproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C790BE_1"
+  Id="rId_7878B1_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Custom%252BBuilding%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(07260cus)%253A%2520&amp;coid=40625&amp;spec=07260cus&amp;rep=&amp;fax=800-200-7765"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C790BE_2"
+  Id="rId_7878B1_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.custombuildingproducts.com/architects.aspx"
+  Target="https://www.custombuildingproducts.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>