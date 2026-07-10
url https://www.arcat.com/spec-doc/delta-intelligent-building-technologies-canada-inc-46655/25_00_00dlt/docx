--- v0 (2025-11-09)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/delta_controls.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_33A108" descr="https://www.arcat.com/clients/gfx/delta_controls.png"/>
+              <wp:docPr id="1" name="Picture rId_4DA326" descr="https://www.arcat.com/clients/gfx/delta_controls.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_33A108" descr="https://www.arcat.com/clients/gfx/delta_controls.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_4DA326" descr="https://www.arcat.com/clients/gfx/delta_controls.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_33A108"/>
+                      <a:blip r:link="rId_4DA326"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>17850 - 56th Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Surrey, BC, Canada V3S 1C7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-574-9444</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-574-7793</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_812300_1" w:history="1">
+      <w:hyperlink r:id="rId_E82964_1" w:history="1">
         <w:tooltip>request info (sales@deltacontrols.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@deltacontrols.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_812300_2" w:history="1">
+      <w:hyperlink r:id="rId_E82964_2" w:history="1">
         <w:tooltip>https://deltacontrols.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://deltacontrols.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_812300_3" w:history="1">
+      <w:hyperlink r:id="rId_E82964_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Delta Controls is at the forefront of building automation systems. Through our network of Partners in over 80 countries, our solutions span the globe. Our focus on innovation and sustainability has made us industry leaders for over 30 years. Delta Controls manufactures all of our products just outside of Vancouver, Canada, and offers dependable and user-friendly control solutions for buildings in the commercial, healthcare, hospitality, education, data center, and leisure markets.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>As part of Delta Electronics, we are committed to leading building automation into a sustainable future.</w:t>
       </w:r>
     </w:p>
@@ -1324,66 +1324,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>17850 - 56th Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Surrey, BC, Canada V3S 1C7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-574-9444</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-574-7793</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CDC6E4_1" w:history="1">
+      <w:hyperlink r:id="rId_44D475_1" w:history="1">
         <w:tooltip>request info (sales@deltacontrols.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@deltacontrols.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CDC6E4_2" w:history="1">
+      <w:hyperlink r:id="rId_44D475_2" w:history="1">
         <w:tooltip>https://deltacontrols.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://deltacontrols.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -31880,81 +31880,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_33A108"
+  Id="rId_4DA326"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/delta_controls.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_812300_1"
+  Id="rId_E82964_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Delta%252BIntelligent%252BBuilding%252BTechnologies%252B(Canada)%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(13800dlt)%253A%2520&amp;coid=46655&amp;spec=13800dlt&amp;rep=&amp;fax=604-574-7793"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_812300_2"
+  Id="rId_E82964_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://deltacontrols.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_812300_3"
+  Id="rId_E82964_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/delta-intelligent-building-technologies-canada-inc-46655"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CDC6E4_1"
+  Id="rId_44D475_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Delta%252BIntelligent%252BBuilding%252BTechnologies%252B(Canada)%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(13800dlt)%253A%2520&amp;coid=46655&amp;spec=13800dlt&amp;rep=&amp;fax=604-574-7793"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CDC6E4_2"
+  Id="rId_44D475_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://deltacontrols.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>