--- v0 (2026-01-31)
+++ v1 (2026-07-12)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/drapersc.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0F800E" descr="https://www.arcat.com/clients/gfx/drapersc.png"/>
+              <wp:docPr id="1" name="Picture rId_DCC55C" descr="https://www.arcat.com/clients/gfx/drapersc.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0F800E" descr="https://www.arcat.com/clients/gfx/drapersc.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_DCC55C" descr="https://www.arcat.com/clients/gfx/drapersc.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0F800E"/>
+                      <a:blip r:link="rId_DCC55C"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 866-637-5611</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F76E9C_1" w:history="1">
+      <w:hyperlink r:id="rId_E17880_1" w:history="1">
         <w:tooltip>request info (drapercontract@draperinc.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (drapercontract@draperinc.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F76E9C_2" w:history="1">
+      <w:hyperlink r:id="rId_E17880_2" w:history="1">
         <w:tooltip>http://www.draperinc.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F76E9C_3" w:history="1">
+      <w:hyperlink r:id="rId_E17880_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Solar Control Solutions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>You know Draper as the manufacturer of FlexShade Systems, quality window coverings backed by over 110 years' experience. We are excited to introduce our Solar Control Solutions line of architectural shading products. Solar Control Solutions provide precision control over the natural daylight entering the building, excellent energy savings and interesting facade design options. A wide range of custom products complements our traditional window coverings to meet all your needs for interior and exterior shading.</w:t>
       </w:r>
       <w:r>
@@ -1184,66 +1184,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 866-637-5611</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1D4D9F_1" w:history="1">
+      <w:hyperlink r:id="rId_E81E75_1" w:history="1">
         <w:tooltip>request info (drapercontract@draperinc.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (drapercontract@draperinc.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1D4D9F_2" w:history="1">
+      <w:hyperlink r:id="rId_E81E75_2" w:history="1">
         <w:tooltip>http://www.draperinc.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6464,81 +6464,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0F800E"
+  Id="rId_DCC55C"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/drapersc.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F76E9C_1"
+  Id="rId_E17880_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Draper%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10710dra)%253A%2520&amp;coid=32063&amp;spec=10710dra&amp;rep=&amp;fax=866-637-5611"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F76E9C_2"
+  Id="rId_E17880_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.draperinc.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F76E9C_3"
+  Id="rId_E17880_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/draper-inc-32063"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1D4D9F_1"
+  Id="rId_E81E75_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Draper%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10710dra)%253A%2520&amp;coid=32063&amp;spec=10710dra&amp;rep=&amp;fax=866-637-5611"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1D4D9F_2"
+  Id="rId_E81E75_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.draperinc.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>