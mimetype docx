--- v0 (2026-06-10)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/durable.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="2505075"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_6B4693" descr="https://www.arcat.com/clients/gfx/durable.png"/>
+              <wp:docPr id="1" name="Picture rId_5FC9F3" descr="https://www.arcat.com/clients/gfx/durable.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_6B4693" descr="https://www.arcat.com/clients/gfx/durable.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_5FC9F3" descr="https://www.arcat.com/clients/gfx/durable.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_6B4693"/>
+                      <a:blip r:link="rId_5FC9F3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="2505075"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -185,51 +185,51 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>    Norwalk, OH 44857</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>    Tel: (800)537-1603</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>    Tel: (419) 668-8138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>    Fax: (800) 537-6287</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BD6CAD_1" w:history="1">
+      <w:hyperlink r:id="rId_384892_1" w:history="1">
         <w:tooltip>www.durablecorp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.durablecorp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> .</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> The Durable Corporation has been recycling tires into high quality industrial and commercial products for over 75 years. Durable's core product lines include both floor mats and loading dock bumpers from recycled post-consumer tires. Having grown and diversified over seven decades, they now offer complimentary products in both lines to provide dealers and customers with complete matting and loading dock protection products.</w:t>
       </w:r>
       <w:r>
@@ -564,66 +564,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>75 N. Pleasant St., P. O. Box 290</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Norwalk, OH 44857-0290</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-537-1603</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-537-6287</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C20A8C_1" w:history="1">
+      <w:hyperlink r:id="rId_40C618_1" w:history="1">
         <w:tooltip>request info (sales@durablecorp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@durablecorp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C20A8C_2" w:history="1">
+      <w:hyperlink r:id="rId_40C618_2" w:history="1">
         <w:tooltip>https://www.durablecorp.com/ downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.durablecorp.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER **  Coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3374,69 +3374,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_6B4693"
+  Id="rId_5FC9F3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/durable.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BD6CAD_1"
+  Id="rId_384892_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.durablecorp.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C20A8C_1"
+  Id="rId_40C618_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Durable%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(11165dur)%253A%2520&amp;coid=32107&amp;spec=11165dur&amp;rep=&amp;fax=800-537-6287"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C20A8C_2"
+  Id="rId_40C618_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.durablecorp.com/"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>