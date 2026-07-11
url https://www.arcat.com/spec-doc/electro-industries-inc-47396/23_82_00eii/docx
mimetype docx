--- v0 (2026-06-14)
+++ v1 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/electroi.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2952750" cy="1476375"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_530E64" descr="https://www.arcat.com/clients/gfx/electroi.png"/>
+              <wp:docPr id="1" name="Picture rId_4BAFDD" descr="https://www.arcat.com/clients/gfx/electroi.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_530E64" descr="https://www.arcat.com/clients/gfx/electroi.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_4BAFDD" descr="https://www.arcat.com/clients/gfx/electroi.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_530E64"/>
+                      <a:blip r:link="rId_4BAFDD"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2952750" cy="1476375"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monticello, MN 55362</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-922-4138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 763-295-4138  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 763-295-4434</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B6BB92_1" w:history="1">
+      <w:hyperlink r:id="rId_0D590C_1" w:history="1">
         <w:tooltip>request info (sales@electromn.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@electromn.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B6BB92_2" w:history="1">
+      <w:hyperlink r:id="rId_0D590C_2" w:history="1">
         <w:tooltip>https://electromn.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://electromn.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B6BB92_3" w:history="1">
+      <w:hyperlink r:id="rId_0D590C_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Electro Industries has always had a strong desire to internally control all aspects of product control. We are unique in that we not only internally design our products, but we also fabricate our own sheet metal parts, with a welding department, circuit board assembly, and testing.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>As a company, we are continually seeking ways to improve upon and create new products to help our customers better manage their comfort and energy needs.</w:t>
       </w:r>
     </w:p>
@@ -646,66 +646,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Monticello, MN 55362</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-922-4138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 763-295-4138  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 763-295-4434</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C289D2_1" w:history="1">
+      <w:hyperlink r:id="rId_F79531_1" w:history="1">
         <w:tooltip>request info (sales@electromn.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@electromn.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C289D2_2" w:history="1">
+      <w:hyperlink r:id="rId_F79531_2" w:history="1">
         <w:tooltip>https://electromn.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://electromn.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3470,81 +3470,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_530E64"
+  Id="rId_4BAFDD"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/electroi.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B6BB92_1"
+  Id="rId_0D590C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Electro%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(15760eii)%253A%2520&amp;coid=47396&amp;spec=15760eii&amp;rep=&amp;fax=763-295-4434"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B6BB92_2"
+  Id="rId_0D590C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://electromn.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B6BB92_3"
+  Id="rId_0D590C_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/electro-industries-inc-47396"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C289D2_1"
+  Id="rId_F79531_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Electro%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(15760eii)%253A%2520&amp;coid=47396&amp;spec=15760eii&amp;rep=&amp;fax=763-295-4434"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C289D2_2"
+  Id="rId_F79531_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://electromn.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>