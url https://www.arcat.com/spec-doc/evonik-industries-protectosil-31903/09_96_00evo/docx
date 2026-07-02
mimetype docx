--- v0 (2026-03-15)
+++ v1 (2026-07-02)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/evonik.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_DB67AC" descr="https://www.arcat.com/clients/gfx/evonik.png"/>
+              <wp:docPr id="1" name="Picture rId_55E95A" descr="https://www.arcat.com/clients/gfx/evonik.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_DB67AC" descr="https://www.arcat.com/clients/gfx/evonik.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_55E95A" descr="https://www.arcat.com/clients/gfx/evonik.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_DB67AC"/>
+                      <a:blip r:link="rId_55E95A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2 Turner Place</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Piscataway, NJ 08854</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-828-0919</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-289-1239</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B080D8_1" w:history="1">
+      <w:hyperlink r:id="rId_AC6813_1" w:history="1">
         <w:tooltip>request info (atri.rungta@evonik.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (atri.rungta@evonik.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B080D8_2" w:history="1">
+      <w:hyperlink r:id="rId_AC6813_2" w:history="1">
         <w:tooltip>https://www.evonik.com/en/company/businesslines/se.html downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.evonik.com/en/company/businesslines/se.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B080D8_3" w:history="1">
+      <w:hyperlink r:id="rId_AC6813_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Protectosil - your partner in successful building protection. Protectosil is one of the most successful brands in the field of hydrophobization (water repellents), graffiti control, corrosion inhibition (corrosion inhibitor treatment) and surface protection (easy-to-clean). The range of Protectosil products provides the perfect solution for almost every material.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1987,66 +1987,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2 Turner Place</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Piscataway, NJ 08854</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-828-0919</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-289-1239</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1328AA_1" w:history="1">
+      <w:hyperlink r:id="rId_74E06B_1" w:history="1">
         <w:tooltip>request info (atri.rungta@evonik.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (atri.rungta@evonik.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1328AA_2" w:history="1">
+      <w:hyperlink r:id="rId_74E06B_2" w:history="1">
         <w:tooltip>https://www.evonik.com/en/company/businesslines/se.html downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.evonik.com/en/company/businesslines/se.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8647,81 +8647,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_DB67AC"
+  Id="rId_55E95A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/evonik.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B080D8_1"
+  Id="rId_AC6813_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Evonik%252BIndustries%252B-%252BProtectosil&amp;message=RE%253A%2520Spec%2520Question%2520(09960evo)%253A%2520&amp;coid=31903&amp;spec=09960evo&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B080D8_2"
+  Id="rId_AC6813_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.evonik.com/en/company/businesslines/se.html"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B080D8_3"
+  Id="rId_AC6813_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/evonik-industries-protectosil-31903"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1328AA_1"
+  Id="rId_74E06B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Evonik%252BIndustries%252B-%252BProtectosil&amp;message=RE%253A%2520Spec%2520Question%2520(09960evo)%253A%2520&amp;coid=31903&amp;spec=09960evo&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1328AA_2"
+  Id="rId_74E06B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.evonik.com/en/company/businesslines/se.html"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>