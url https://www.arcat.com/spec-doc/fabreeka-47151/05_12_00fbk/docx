--- v0 (2026-02-21)
+++ v1 (2026-06-16)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/fabreeka.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_175BA7" descr="https://www.arcat.com/clients/gfx/fabreeka.png"/>
+              <wp:docPr id="1" name="Picture rId_89406E" descr="https://www.arcat.com/clients/gfx/fabreeka.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_175BA7" descr="https://www.arcat.com/clients/gfx/fabreeka.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_89406E" descr="https://www.arcat.com/clients/gfx/fabreeka.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_175BA7"/>
+                      <a:blip r:link="rId_89406E"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Stoughton, MA 02072</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-322-7352</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 781-341-3655</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 781-341-3983</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_15163B_1" w:history="1">
+      <w:hyperlink r:id="rId_B32B09_1" w:history="1">
         <w:tooltip>request info (info@fabreeka.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@fabreeka.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_15163B_2" w:history="1">
+      <w:hyperlink r:id="rId_B32B09_2" w:history="1">
         <w:tooltip>https://www.fabreeka.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.fabreeka.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_15163B_3" w:history="1">
+      <w:hyperlink r:id="rId_B32B09_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Custom and innovative solutions designed and manufactured globally for over 100 years. Our commitment is to do it right the first time, every time.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fabreeka brings over 100 years of competence and experience in shock control and vibration isolation. Headquartered in Stoughton, MA, and operating globally, Fabreeka is a leading supplier of high-quality products coupled with first-class service thanks to its many years of experience and great strength for innovative solutions. The development into an important role in the history of vibration isolation emerged early. Godfathers of this success were two international capacities that already had an excellent reputation at the time of Fabreeka's incorporation in the year 1918.</w:t>
       </w:r>
       <w:r>
@@ -520,51 +520,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>ASTM D 2863 - Standard Test Method for Measuring the Minimum Oxygen Concentration to Support Candle-Like Combustion of Plastics (Oxygen Index).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>International Organization for Standardization (ISO) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId_433CD0_1" w:history="1">
+      <w:hyperlink r:id="rId_5E6926_1" w:history="1">
         <w:tooltip>www.iso.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.iso.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1195,66 +1195,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Stoughton, MA 02072</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-322-7352</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 781-341-3655</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 781-341-3983</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB05EF_1" w:history="1">
+      <w:hyperlink r:id="rId_06FBAB_1" w:history="1">
         <w:tooltip>request info (info@fabreeka.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@fabreeka.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB05EF_2" w:history="1">
+      <w:hyperlink r:id="rId_06FBAB_2" w:history="1">
         <w:tooltip>https://www.fabreeka.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.fabreeka.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4231,87 +4231,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_175BA7"
+  Id="rId_89406E"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/fabreeka.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_15163B_1"
+  Id="rId_B32B09_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fabreeka&amp;message=RE%253A%2520Spec%2520Question%2520(05122fbk)%253A%2520&amp;coid=47151&amp;spec=05122fbk&amp;rep=&amp;fax=781-341-3983"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_15163B_2"
+  Id="rId_B32B09_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.fabreeka.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_15163B_3"
+  Id="rId_B32B09_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/fabreeka-47151"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_433CD0_1"
+  Id="rId_5E6926_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.iso.org"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB05EF_1"
+  Id="rId_06FBAB_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fabreeka&amp;message=RE%253A%2520Spec%2520Question%2520(05122fbk)%253A%2520&amp;coid=47151&amp;spec=05122fbk&amp;rep=&amp;fax=781-341-3983"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB05EF_2"
+  Id="rId_06FBAB_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.fabreeka.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>