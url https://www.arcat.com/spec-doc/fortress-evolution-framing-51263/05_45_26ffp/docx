--- v0 (2026-01-24)
+++ v1 (2026-06-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/fortress_framing.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3524250" cy="1762125"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_B90143" descr="https://www.arcat.com/clients/gfx/fortress_framing.png"/>
+              <wp:docPr id="1" name="Picture rId_2F6078" descr="https://www.arcat.com/clients/gfx/fortress_framing.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_B90143" descr="https://www.arcat.com/clients/gfx/fortress_framing.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_2F6078" descr="https://www.arcat.com/clients/gfx/fortress_framing.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_B90143"/>
+                      <a:blip r:link="rId_2F6078"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3524250" cy="1762125"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Fortress Evolution Framing, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1720 N. 1st St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Garland, TX 75040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 866-323-4766</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F7E71C_1" w:history="1">
+      <w:hyperlink r:id="rId_190897_1" w:history="1">
         <w:tooltip>request info (todds@fortressbp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (todds@fortressbp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F7E71C_2" w:history="1">
+      <w:hyperlink r:id="rId_190897_2" w:history="1">
         <w:tooltip>https://fortressbp.com/framing downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://fortressbp.com/framing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F7E71C_3" w:history="1">
+      <w:hyperlink r:id="rId_190897_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Evolution light-gauge steel framing is uniform and straight, so pieces are simple to square and won't twist, warp, rot, crack or burn like wood. The interlocking joist and ledger system lets you build sturdy, safe decks with less labor. Our powder-coated option offers increased corrosion resistance and a more finished look.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Why build a long-lasting deck on a wood frame with no warranty? The steel used in our Evolution framing is the same type large commercial projects rely on, so you can depend on its strength. And with a 25-year limited warranty, you can be confident your frame will be as durable as the deck it supports.</w:t>
       </w:r>
       <w:r>
@@ -1021,66 +1021,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Fortress Evolution Framing, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1720 N. 1st St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Garland, TX 75040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 866-323-4766</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7A410E_1" w:history="1">
+      <w:hyperlink r:id="rId_4B51A0_1" w:history="1">
         <w:tooltip>request info (todds@fortressbp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (todds@fortressbp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_7A410E_2" w:history="1">
+      <w:hyperlink r:id="rId_4B51A0_2" w:history="1">
         <w:tooltip>https://fortressbp.com/framing downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://fortressbp.com/framing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4327,81 +4327,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_B90143"
+  Id="rId_2F6078"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/fortress_framing.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F7E71C_1"
+  Id="rId_190897_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fortress%252BEvolution%252BFraming&amp;message=RE%253A%2520Spec%2520Question%2520(05450ffp)%253A%2520&amp;coid=51263&amp;spec=05450ffp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F7E71C_2"
+  Id="rId_190897_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://fortressbp.com/framing"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F7E71C_3"
+  Id="rId_190897_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/fortress-evolution-framing-51263"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7A410E_1"
+  Id="rId_4B51A0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fortress%252BEvolution%252BFraming&amp;message=RE%253A%2520Spec%2520Question%2520(05450ffp)%253A%2520&amp;coid=51263&amp;spec=05450ffp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_7A410E_2"
+  Id="rId_4B51A0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://fortressbp.com/framing"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>