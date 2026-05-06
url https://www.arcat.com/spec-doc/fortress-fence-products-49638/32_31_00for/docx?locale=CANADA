--- v0 (2025-12-04)
+++ v1 (2026-05-06)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/fortresf.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="2190750" cy="885825"/>
+              <wp:extent cx="3810000" cy="1685925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_79BF3F" descr="https://www.arcat.com/clients/gfx/fortresf.png"/>
+              <wp:docPr id="1" name="Picture rId_14D458" descr="https://www.arcat.com/clients/gfx/fortresf.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_79BF3F" descr="https://www.arcat.com/clients/gfx/fortresf.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_14D458" descr="https://www.arcat.com/clients/gfx/fortresf.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_79BF3F"/>
+                      <a:blip r:link="rId_14D458"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2190750" cy="885825"/>
+                        <a:ext cx="3810000" cy="1685925"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 32 31 00</w:t>
       </w:r>
     </w:p>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Fortress Fence Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1720 N. First St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Garland, TX 75040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 866-323-4766</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_91B983_1" w:history="1">
+      <w:hyperlink r:id="rId_4F5ED8_1" w:history="1">
         <w:tooltip>request info (todds@fortressbp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (todds@fortressbp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_91B983_2" w:history="1">
-        <w:tooltip>http://www.fortressfence.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_4F5ED8_2" w:history="1">
+        <w:tooltip>https://fortressbp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.fortressfence.com</w:t>
+          <w:t>https://fortressbp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_91B983_3" w:history="1">
+      <w:hyperlink r:id="rId_4F5ED8_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fortress Fence Products, a division of The Fortress Company, is solely focused on developing, manufacturing and marketing innovative products specifically for the fence industry. Its diverse product offerings, superior coating and quality manufacturing have led the fence industry towards improvement and advancement. Fortress Fence Products offers a complete line of fence solutions for any residential, commercial or industrial project needs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1185,74 +1185,74 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Fortress Fence Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1720 N. First St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Garland, TX 75040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 866-323-4766</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_222E59_1" w:history="1">
+      <w:hyperlink r:id="rId_4C2F34_1" w:history="1">
         <w:tooltip>request info (todds@fortressbp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (todds@fortressbp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_222E59_2" w:history="1">
-        <w:tooltip>http://www.fortressfence.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_4C2F34_2" w:history="1">
+        <w:tooltip>https://fortressbp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.fortressfence.com</w:t>
+          <w:t>https://fortressbp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -12274,83 +12274,83 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_79BF3F"
+  Id="rId_14D458"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/fortresf.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_91B983_1"
+  Id="rId_4F5ED8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fortress%252BFence%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(02820for)%253A%2520&amp;coid=49638&amp;spec=02820for&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_91B983_2"
+  Id="rId_4F5ED8_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.fortressfence.com"
+  Target="https://fortressbp.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_91B983_3"
+  Id="rId_4F5ED8_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/fortress-fence-products-49638"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_222E59_1"
+  Id="rId_4C2F34_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Fortress%252BFence%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(02820for)%253A%2520&amp;coid=49638&amp;spec=02820for&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_222E59_2"
+  Id="rId_4C2F34_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.fortressfence.com"
+  Target="https://fortressbp.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>