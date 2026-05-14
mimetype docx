--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/fortress.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0174FC" descr="https://www.arcat.com/clients/gfx/fortress.png"/>
+              <wp:docPr id="1" name="Picture rId_8B98AD" descr="https://www.arcat.com/clients/gfx/fortress.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0174FC" descr="https://www.arcat.com/clients/gfx/fortress.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_8B98AD" descr="https://www.arcat.com/clients/gfx/fortress.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0174FC"/>
+                      <a:blip r:link="rId_8B98AD"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,71 +181,71 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Fortress Railing Products, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1321 Greenway Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Irving, TX 75038</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 972-231-3038</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_32297B_1" w:history="1">
+      <w:hyperlink r:id="rId_A2594F_1" w:history="1">
         <w:tooltip> todds@fortressbp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> todds@fortressbp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_32297B_2" w:history="1">
+      <w:hyperlink r:id="rId_A2594F_2" w:history="1">
         <w:tooltip>https://fortressbp.com/railing downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://fortressbp.com/railing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ Click here ] for additional information</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fortress Railing Products is committed to developing innovative, quality products specifically for the railing industry. It is very proud of its vast distribution network, commitment to code testing, innovative product design and the strength of the Fortress Railing Products brand. As a respected category creator and industry leader, Fortress Railing Products offers a complete line of railing solutions that encompasses categories such as Steel, Aluminum, Cable and Glass.</w:t>
       </w:r>
     </w:p>
@@ -13200,63 +13200,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0174FC"
+  Id="rId_8B98AD"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/fortress.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_32297B_1"
+  Id="rId_A2594F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:todds@fortressbp.com?subject=RE:%20Spec%20Question%20(05720for):%20"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_32297B_2"
+  Id="rId_A2594F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://fortressbp.com/railing"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>