--- v0 (2026-04-28)
+++ v1 (2026-07-08)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/futura.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_A4B43F" descr="https://www.arcat.com/clients/gfx/futura.png"/>
+              <wp:docPr id="1" name="Picture rId_335FB3" descr="https://www.arcat.com/clients/gfx/futura.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_A4B43F" descr="https://www.arcat.com/clients/gfx/futura.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_335FB3" descr="https://www.arcat.com/clients/gfx/futura.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_A4B43F"/>
+                      <a:blip r:link="rId_335FB3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clearfield, UT 84016</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-824-2049</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-773-6282</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-722-3226</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8DCCE0_1" w:history="1">
+      <w:hyperlink r:id="rId_25E344_1" w:history="1">
         <w:tooltip>request info (marketing@futuraind.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@futuraind.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8DCCE0_2" w:history="1">
+      <w:hyperlink r:id="rId_25E344_2" w:history="1">
         <w:tooltip>https://futuratransitions.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://futuratransitions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8DCCE0_3" w:history="1">
+      <w:hyperlink r:id="rId_25E344_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Futura Transitions is one of the top aluminum extruders in the world and delivers customized, start-to-finish aluminum extrusion services. We focus on responsive, reliable service to ensure that our customers get flawless results, every time they partner with us.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our company culture as a premier aluminum extruder promotes teamwork, quality, and responsibility. We seek out the best from both our workplace teams and individual team membersand we acknowledge and reward their accomplishments. It's all part of creating a highly motivated workforce that's invested in company-wide quality and customer success.</w:t>
       </w:r>
       <w:r>
@@ -1069,66 +1069,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clearfield, UT 84016</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-824-2049</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 801-773-6282</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-722-3226</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0807BE_1" w:history="1">
+      <w:hyperlink r:id="rId_5F22B0_1" w:history="1">
         <w:tooltip>request info (marketing@futuraind.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (marketing@futuraind.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0807BE_2" w:history="1">
+      <w:hyperlink r:id="rId_5F22B0_2" w:history="1">
         <w:tooltip>https://futuratransitions.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://futuratransitions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -9367,81 +9367,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_A4B43F"
+  Id="rId_335FB3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/futura.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8DCCE0_1"
+  Id="rId_25E344_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Futura%252BTransitions&amp;message=RE%253A%2520Spec%2520Question%2520(09305fut)%253A%2520&amp;coid=32654&amp;spec=09305fut&amp;rep=&amp;fax=800-722-3226"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8DCCE0_2"
+  Id="rId_25E344_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://futuratransitions.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8DCCE0_3"
+  Id="rId_25E344_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/futura-transitions-32654"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0807BE_1"
+  Id="rId_5F22B0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Futura%252BTransitions&amp;message=RE%253A%2520Spec%2520Question%2520(09305fut)%253A%2520&amp;coid=32654&amp;spec=09305fut&amp;rep=&amp;fax=800-722-3226"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0807BE_2"
+  Id="rId_5F22B0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://futuratransitions.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>