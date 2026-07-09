--- v0 (2026-03-06)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/gentek.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_5CC345" descr="https://www.arcat.com/clients/gfx/gentek.png"/>
+              <wp:docPr id="1" name="Picture rId_05CD5D" descr="https://www.arcat.com/clients/gfx/gentek.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_5CC345" descr="https://www.arcat.com/clients/gfx/gentek.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_05CD5D" descr="https://www.arcat.com/clients/gfx/gentek.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_5CC345"/>
+                      <a:blip r:link="rId_05CD5D"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -179,103 +179,103 @@
         <w:t>** NOTE TO SPECIFIER ** Gentek Building Products, Inc.; vinyl windows, patio doors, and specialty windows.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Gentek Building Products, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3773 State Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cuyahoga Falls, OH 44223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Toll Free Tel: 800-548-4542</w:t>
+        <w:t>Toll Free Tel: 800-922-6009</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 330-922-2354</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_656578_1" w:history="1">
-        <w:tooltip>request info (FFarmer@alside.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_ABE515_1" w:history="1">
+        <w:tooltip>request info (AMIInfo@associatedmaterials.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (FFarmer@alside.com)</w:t>
+          <w:t>request info (AMIInfo@associatedmaterials.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_656578_2" w:history="1">
+      <w:hyperlink r:id="rId_ABE515_2" w:history="1">
         <w:tooltip>https://gentekbuildingproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://gentekbuildingproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_656578_3" w:history="1">
+      <w:hyperlink r:id="rId_ABE515_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Gentek Building Products, Inc. is a leading manufacturer and distributor of siding and windows in North America. With more than 40 years of building industry expertise and over one million square feet dedicated to production and inventory of siding alone, Gentek is one of the few manufacturers to produce full lines of vinyl, aluminum and steel siding. All Gentek siding is produced at plants that have earned ISO 9001:2000 certification for meeting or exceeding quality management standards recognized by more than 140 countries. Our vinyl sidings are also certified through a quality-testing program sponsored by the Vinyl Siding Institute for achieving industry quality standards. And because our brand is distributed throughout North America, Gentek siding also must meet tougher standards for impact testing, cold-temperature impact, low-temperature flexibility and minimum thickness.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Gentek's complete line of new construction and replacement vinyl windows are precision-built for outstanding energy efficiency and durability. A powerful alliance of beauty and strength, our windows meet or exceed nationally recognized and accepted AAMA test standards and criteria and consistently earn high marks for quality and performance. From sidings and accessories to windows and patio doors, you will find Gentek products among the very best in the industry, and our service second to none.</w:t>
       </w:r>
     </w:p>
@@ -925,78 +925,78 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Gentek Building Products, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3773 State Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cuyahoga Falls, OH 44223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Toll Free Tel: 800-548-4542</w:t>
+        <w:t>Toll Free Tel: 800-922-6009</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 330-922-2354</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6A7DF4_1" w:history="1">
-        <w:tooltip>request info (FFarmer@alside.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_85C138_1" w:history="1">
+        <w:tooltip>request info (AMIInfo@associatedmaterials.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (FFarmer@alside.com)</w:t>
+          <w:t>request info (AMIInfo@associatedmaterials.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6A7DF4_2" w:history="1">
+      <w:hyperlink r:id="rId_85C138_2" w:history="1">
         <w:tooltip>https://gentekbuildingproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://gentekbuildingproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -11303,81 +11303,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_5CC345"
+  Id="rId_05CD5D"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/gentek.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_656578_1"
+  Id="rId_ABE515_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Gentek%252BBuilding%252BProducts%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(08565gen)%253A%2520&amp;coid=32738&amp;spec=08565gen&amp;rep=&amp;fax=330-922-2354"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_656578_2"
+  Id="rId_ABE515_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://gentekbuildingproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_656578_3"
+  Id="rId_ABE515_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/gentek-building-products-inc-32738"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6A7DF4_1"
+  Id="rId_85C138_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Gentek%252BBuilding%252BProducts%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(08565gen)%253A%2520&amp;coid=32738&amp;spec=08565gen&amp;rep=&amp;fax=330-922-2354"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6A7DF4_2"
+  Id="rId_85C138_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://gentekbuildingproducts.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>