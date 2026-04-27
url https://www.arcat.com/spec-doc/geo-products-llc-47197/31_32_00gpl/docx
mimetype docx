--- v0 (2026-02-25)
+++ v1 (2026-04-27)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/geoproducts.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_A76AC8" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+              <wp:docPr id="1" name="Picture rId_CB9CA2" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_A76AC8" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_CB9CA2" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_A76AC8"/>
+                      <a:blip r:link="rId_CB9CA2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FEB740_1" w:history="1">
+      <w:hyperlink r:id="rId_F8FB3D_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FEB740_2" w:history="1">
+      <w:hyperlink r:id="rId_F8FB3D_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FEB740_3" w:history="1">
+      <w:hyperlink r:id="rId_F8FB3D_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Geo Products provides integrated geosynthetic product solutions for soil stabilization and erosion control challenges in projects worldwide. Since 1990, Geo Products has manufactured EnviroGrid Geocell, cellular confinement system, and supplied other geosynthetic products designed for long-term use in critical applications. As an industry leader with projects around the globe, Geo Products is committed to providing innovative and cost-effective solutions through its superior quality material and specific design development assistance, backed by over 30 years of experience. Geomembrane liner fabrication and installation is offered in order to provide a customized product, suited for any specification.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Geo Products manufacturing plant is located in Houston, Texas USA and is ISO 9001:2015 and CE certified, as well as certified by the Ministry of Transport for the Russian Federation and the Ministry of Public Works in Panama (MOP). In addition, EnviroGrid is an approved material for multiple State Departments of Transportation within the United States. Geo Products sells the products through a global distributor network spanning all 7 continents and over 50 countries.</w:t>
       </w:r>
       <w:r>
@@ -1587,66 +1587,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D5622F_1" w:history="1">
+      <w:hyperlink r:id="rId_D42A6B_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D5622F_2" w:history="1">
+      <w:hyperlink r:id="rId_D42A6B_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6303,81 +6303,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_A76AC8"
+  Id="rId_CB9CA2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/geoproducts.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FEB740_1"
+  Id="rId_F8FB3D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02370gpl)%253A%2520&amp;coid=47197&amp;spec=02370gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FEB740_2"
+  Id="rId_F8FB3D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FEB740_3"
+  Id="rId_F8FB3D_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/geo-products-llc-47197"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D5622F_1"
+  Id="rId_D42A6B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02370gpl)%253A%2520&amp;coid=47197&amp;spec=02370gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D5622F_2"
+  Id="rId_D42A6B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>