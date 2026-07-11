--- v1 (2026-04-27)
+++ v2 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/geoproducts.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_CB9CA2" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+              <wp:docPr id="1" name="Picture rId_E11171" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_CB9CA2" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_E11171" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_CB9CA2"/>
+                      <a:blip r:link="rId_E11171"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F8FB3D_1" w:history="1">
+      <w:hyperlink r:id="rId_F14977_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F8FB3D_2" w:history="1">
+      <w:hyperlink r:id="rId_F14977_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F8FB3D_3" w:history="1">
+      <w:hyperlink r:id="rId_F14977_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Geo Products provides integrated geosynthetic product solutions for soil stabilization and erosion control challenges in projects worldwide. Since 1990, Geo Products has manufactured EnviroGrid Geocell, cellular confinement system, and supplied other geosynthetic products designed for long-term use in critical applications. As an industry leader with projects around the globe, Geo Products is committed to providing innovative and cost-effective solutions through its superior quality material and specific design development assistance, backed by over 30 years of experience. Geomembrane liner fabrication and installation is offered in order to provide a customized product, suited for any specification.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Geo Products manufacturing plant is located in Houston, Texas USA and is ISO 9001:2015 and CE certified, as well as certified by the Ministry of Transport for the Russian Federation and the Ministry of Public Works in Panama (MOP). In addition, EnviroGrid is an approved material for multiple State Departments of Transportation within the United States. Geo Products sells the products through a global distributor network spanning all 7 continents and over 50 countries.</w:t>
       </w:r>
       <w:r>
@@ -1587,66 +1587,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D42A6B_1" w:history="1">
+      <w:hyperlink r:id="rId_62A7AE_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D42A6B_2" w:history="1">
+      <w:hyperlink r:id="rId_62A7AE_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6303,81 +6303,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_CB9CA2"
+  Id="rId_E11171"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/geoproducts.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F8FB3D_1"
+  Id="rId_F14977_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02370gpl)%253A%2520&amp;coid=47197&amp;spec=02370gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F8FB3D_2"
+  Id="rId_F14977_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F8FB3D_3"
+  Id="rId_F14977_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/geo-products-llc-47197"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D42A6B_1"
+  Id="rId_62A7AE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02370gpl)%253A%2520&amp;coid=47197&amp;spec=02370gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D42A6B_2"
+  Id="rId_62A7AE_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>