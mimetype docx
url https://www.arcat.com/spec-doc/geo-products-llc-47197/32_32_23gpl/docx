--- v0 (2025-11-18)
+++ v1 (2026-07-12)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/geoproducts.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_182AB4" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+              <wp:docPr id="1" name="Picture rId_B52685" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_182AB4" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_B52685" descr="https://www.arcat.com/clients/gfx/geoproducts.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_182AB4"/>
+                      <a:blip r:link="rId_B52685"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFE973_1" w:history="1">
+      <w:hyperlink r:id="rId_EE21AD_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFE973_2" w:history="1">
+      <w:hyperlink r:id="rId_EE21AD_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFE973_3" w:history="1">
+      <w:hyperlink r:id="rId_EE21AD_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Geo Products specializes in offering a range of high-quality polyethylene products; EnviroGrid Geocell, EnviroGuard Liner and EnviroWall Living Retaining Wall System. Since 1990, Geo Products has manufactured the EnviroGrid geocell, cellular confinement system for soil stabilization, slope and channel erosion control and retaining walls. The HDPE geocell is designed for long term use and critical applications. Geo Products also offers EnviroGuard geomembrane liner that is custom fabricated and installed, suited for any specification. Geo Products sells the products through a global distributor network spanning all 7 continents and over 50 countries.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The EnviroWall living retaining wall system is comprised of individual 15 inch (381 mm) wide by 6 inch (152 mm) high by 13 inch (330 mm) deep modules, each having removable side walls and an open cell bottom that creates a trough for the insertion of a gardening sock. Modules allow mechanical connection to reinforcement, accept system accessories and are comprised of a hollow face wall, two side wall receptors and a rigid bottom wall, thus creating a large, accurate fill receiving trough which is open and unbounded at the rear. The modules are segmented facing units designed as planting containers that provide a structural wall or slope face able to support vegetation. EnviroWall Retaining Wall System is designed to be installed in accordance with these specifications and the installation manual. Following the lines and grades designated on the drawings/plans, work shall include foundation, drainage, compaction, gardening sock or infill material, reinforcement, optional irrigation components, approved plants and related system accessories per specification.</w:t>
       </w:r>
       <w:r>
@@ -1199,66 +1199,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>12626 N. Houston Rosslyn Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77086</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 281-820:5493</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax:  281-820:5499</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_05AB2F_1" w:history="1">
+      <w:hyperlink r:id="rId_587566_1" w:history="1">
         <w:tooltip>request info (kroecker@geoproducts.org) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (kroecker@geoproducts.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_05AB2F_2" w:history="1">
+      <w:hyperlink r:id="rId_587566_2" w:history="1">
         <w:tooltip>http://www.geoproducts.org downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.geoproducts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3745,81 +3745,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_182AB4"
+  Id="rId_B52685"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/geoproducts.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFE973_1"
+  Id="rId_EE21AD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02830gpl)%253A%2520&amp;coid=47197&amp;spec=02830gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFE973_2"
+  Id="rId_EE21AD_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFE973_3"
+  Id="rId_EE21AD_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/geo-products-llc-47197"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_05AB2F_1"
+  Id="rId_587566_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Geo%252BProducts%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(02830gpl)%253A%2520&amp;coid=47197&amp;spec=02830gpl&amp;rep=&amp;fax=%2520281-820%253A5499"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_05AB2F_2"
+  Id="rId_587566_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.geoproducts.org"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>