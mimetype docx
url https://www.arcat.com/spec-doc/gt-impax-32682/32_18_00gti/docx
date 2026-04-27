--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/gt_impax.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_BA10CF" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
+              <wp:docPr id="1" name="Picture rId_F2577B" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_BA10CF" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_F2577B" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_BA10CF"/>
+                      <a:blip r:link="rId_F2577B"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ft. Payne, AL 35967</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-235-2440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 256-845-5610</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 256-845-9361</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2D8875_1" w:history="1">
+      <w:hyperlink r:id="rId_127616_1" w:history="1">
         <w:tooltip>request info (info@gametime.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@gametime.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2D8875_2" w:history="1">
+      <w:hyperlink r:id="rId_127616_2" w:history="1">
         <w:tooltip>https://www.gametime.com/amenities/gtimpax downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.gametime.com/amenities/gtimpax</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2D8875_3" w:history="1">
+      <w:hyperlink r:id="rId_127616_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>GT Impax Safety Surfacing from GameTime redefines playtime protection. Meticulously engineered, our safety surfacing solutions ensure a secure and vibrant play environment. Crafted with a perfect blend of durability and aesthetics, GT Impax safeguards against falls while enhancing the allure of outdoor spaces. Backed by GameTime's legacy of quality, GT Impax Safety Surfacing stands as the ultimate choice for modern play areas, inspiring active, safer, play for all. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2697,66 +2697,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ft. Payne, AL 35967</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-235-2440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 256-845-5610</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 256-845-9361</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C7A066_1" w:history="1">
+      <w:hyperlink r:id="rId_091B43_1" w:history="1">
         <w:tooltip>request info (info@gametime.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@gametime.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C7A066_2" w:history="1">
+      <w:hyperlink r:id="rId_091B43_2" w:history="1">
         <w:tooltip>https://www.gametime.com/amenities/gtimpax downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.gametime.com/amenities/gtimpax</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6421,51 +6421,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: GT Impax PIP Bonded Rubber. Unitary synthetic single density rubber seamless surface. Poured-in-place, single layer system of desired thickness.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Rubber: From Rubber Designs. Address: 7629 Adairsville Hwy, Adairsville GA 30103; Toll Free: 800-653-7529; Tel: 706-383-7528; Fax: 706-334-2403. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EB65CA_1" w:history="1">
+      <w:hyperlink r:id="rId_AB7D59_1" w:history="1">
         <w:tooltip>www.rubberdesigns.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.rubberdesigns.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -11102,87 +11102,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_BA10CF"
+  Id="rId_F2577B"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/gt_impax.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2D8875_1"
+  Id="rId_127616_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=GT%252BIMPAX&amp;message=RE%253A%2520Spec%2520Question%2520(02790gti)%253A%2520&amp;coid=32682&amp;spec=02790gti&amp;rep=&amp;fax=256-845-9361"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2D8875_2"
+  Id="rId_127616_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.gametime.com/amenities/gtimpax"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2D8875_3"
+  Id="rId_127616_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/gt-impax-32682"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C7A066_1"
+  Id="rId_091B43_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=GT%252BIMPAX&amp;message=RE%253A%2520Spec%2520Question%2520(02790gti)%253A%2520&amp;coid=32682&amp;spec=02790gti&amp;rep=&amp;fax=256-845-9361"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C7A066_2"
+  Id="rId_091B43_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.gametime.com/amenities/gtimpax"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EB65CA_1"
+  Id="rId_AB7D59_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.rubberdesigns.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>