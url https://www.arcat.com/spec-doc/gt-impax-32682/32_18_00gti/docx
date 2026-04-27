--- v1 (2026-04-27)
+++ v2 (2026-04-27)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/gt_impax.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F2577B" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
+              <wp:docPr id="1" name="Picture rId_ECDEA0" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F2577B" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_ECDEA0" descr="https://www.arcat.com/clients/gfx/gt_impax.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F2577B"/>
+                      <a:blip r:link="rId_ECDEA0"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ft. Payne, AL 35967</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-235-2440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 256-845-5610</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 256-845-9361</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_127616_1" w:history="1">
+      <w:hyperlink r:id="rId_15F735_1" w:history="1">
         <w:tooltip>request info (info@gametime.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@gametime.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_127616_2" w:history="1">
+      <w:hyperlink r:id="rId_15F735_2" w:history="1">
         <w:tooltip>https://www.gametime.com/amenities/gtimpax downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.gametime.com/amenities/gtimpax</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_127616_3" w:history="1">
+      <w:hyperlink r:id="rId_15F735_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>GT Impax Safety Surfacing from GameTime redefines playtime protection. Meticulously engineered, our safety surfacing solutions ensure a secure and vibrant play environment. Crafted with a perfect blend of durability and aesthetics, GT Impax safeguards against falls while enhancing the allure of outdoor spaces. Backed by GameTime's legacy of quality, GT Impax Safety Surfacing stands as the ultimate choice for modern play areas, inspiring active, safer, play for all. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2697,66 +2697,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ft. Payne, AL 35967</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-235-2440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 256-845-5610</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 256-845-9361</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_091B43_1" w:history="1">
+      <w:hyperlink r:id="rId_413FA3_1" w:history="1">
         <w:tooltip>request info (info@gametime.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@gametime.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_091B43_2" w:history="1">
+      <w:hyperlink r:id="rId_413FA3_2" w:history="1">
         <w:tooltip>https://www.gametime.com/amenities/gtimpax downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.gametime.com/amenities/gtimpax</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6421,51 +6421,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: GT Impax PIP Bonded Rubber. Unitary synthetic single density rubber seamless surface. Poured-in-place, single layer system of desired thickness.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Rubber: From Rubber Designs. Address: 7629 Adairsville Hwy, Adairsville GA 30103; Toll Free: 800-653-7529; Tel: 706-383-7528; Fax: 706-334-2403. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB7D59_1" w:history="1">
+      <w:hyperlink r:id="rId_D39FBB_1" w:history="1">
         <w:tooltip>www.rubberdesigns.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.rubberdesigns.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -11102,87 +11102,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F2577B"
+  Id="rId_ECDEA0"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/gt_impax.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_127616_1"
+  Id="rId_15F735_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=GT%252BIMPAX&amp;message=RE%253A%2520Spec%2520Question%2520(02790gti)%253A%2520&amp;coid=32682&amp;spec=02790gti&amp;rep=&amp;fax=256-845-9361"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_127616_2"
+  Id="rId_15F735_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.gametime.com/amenities/gtimpax"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_127616_3"
+  Id="rId_15F735_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/gt-impax-32682"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_091B43_1"
+  Id="rId_413FA3_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=GT%252BIMPAX&amp;message=RE%253A%2520Spec%2520Question%2520(02790gti)%253A%2520&amp;coid=32682&amp;spec=02790gti&amp;rep=&amp;fax=256-845-9361"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_091B43_2"
+  Id="rId_413FA3_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.gametime.com/amenities/gtimpax"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB7D59_1"
+  Id="rId_D39FBB_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.rubberdesigns.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>