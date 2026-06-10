--- v1 (2026-02-26)
+++ v2 (2026-06-10)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/amharleq.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="3333750" cy="1314450"/>
+              <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_21E37A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
+              <wp:docPr id="1" name="Picture rId_27DA1A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_21E37A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_27DA1A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_21E37A"/>
+                      <a:blip r:link="rId_27DA1A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3333750" cy="1314450"/>
+                        <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 09 64 00</w:t>
       </w:r>
     </w:p>
@@ -159,135 +159,150 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Copyright 2006 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Harlequin Floors; wood stage floors, sprung floors and vinyl/marley dance floors.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>This section is based on the products of Harlequin Floors, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1531 Glen Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Moorestown, NJ 08057</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-642-6440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 856-231-4403</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40A0DD_1" w:history="1">
+      <w:hyperlink r:id="rId_CEB620_1" w:history="1">
         <w:tooltip>request info (contact@harlequinfloors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (contact@harlequinfloors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40A0DD_2" w:history="1">
+      <w:hyperlink r:id="rId_CEB620_2" w:history="1">
         <w:tooltip>https://us.harlequinfloors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://us.harlequinfloors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40A0DD_3" w:history="1">
+      <w:hyperlink r:id="rId_CEB620_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>Recognized as world leaders in advanced technology flooring for dance, performing arts, entertainment and display, Harlequin Floors is established worldwide with operations in the Americas, Europe, Asia Pacific and Australia. American Harlequin Corporation is headquartered in Moorestown, NJ (Philadelphia, PA region) with offices in Fort Worth and Los Angeles.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We offer a complete range of permanent and portable, vinyl and sprung floors for dance and stage. Our team of Flooring Specialists provide clients with expert guidance on products, design, installation and maintenance in order to deliver a customized flooring solution that meets their requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
@@ -408,126 +423,154 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Sprung or rigid floor system. (Harlequin Liberty Switch)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Sprung floor system. (Harlequin Flexity Sprung Floor System)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fixed Stage Flooring: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fixed stage floor system. (Harlequin Fixed Stage Floor System) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Section 03 30 00 - Cast-in-Place Concrete (03 30 00) - Cast-in-Place Concrete.</w:t>
-[...13 lines deleted...]
-        <w:t>Section 06 20 00 - Finish Carpentry (06 20 00) - Finish Carpentry.</w:t>
+        <w:t>Section 03 30 00 - Cast-in-Place Concrete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 06 20 00 - Finish Carpentry.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
+        <w:t>Submit under provisions of Section 01 30 00.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product Data: Manufacturer's data sheets on each finished product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -605,51 +648,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installer Qualifications: Installer shall have at least three years experience in installing similar dance floor systems and shall be approved by the manufacturer.</w:t>
+        <w:t>Installer Qualifications: Installer will have at least three years experience in installing similar dance floor systems and will be approved by the manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Include a mock-up if the project size and/or quality warrant taking such a precaution. The following is one example of how a mock-up on a large project might be specified. When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mock-Up: Provide a mock-up for evaluation of surface preparation techniques and application workmanship.</w:t>
       </w:r>
@@ -727,107 +770,107 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PROJECT CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>The flooring system shall not be delivered and installed until all masonry, plastering, tile work and all overhead mechanical and electrical trades are completed and building is enclosed and weather tight.</w:t>
-[...13 lines deleted...]
-        <w:t>Permanent heat, light and ventilation shall be installed and operating during and after installation, maintaining a temperature range of 65 to 75 degrees F (18 to 24 degrees C) and a relative humidity range of 35 percent to 50 percent.</w:t>
+        <w:t>The flooring system will not be delivered and installed until all masonry, plastering, tile work and all overhead mechanical and electrical trades are completed and building is enclosed and weather tight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Permanent heat, light and ventilation will be installed and operating during and after installation, maintaining a temperature range of 65 to 75 degrees F (18 to 24 degrees C) and a relative humidity range of 35 percent to 50 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer warrants its sub floor construction materials to be free from manufacturing defects for a minimum of two years and its integrated vinyl surfaces to be free from manufacturing defects for five years.</w:t>
+        <w:t>Manufacturer warrants its sub floor construction materials to be free from manufacturing defects for a minimum of two (2) years and its integrated vinyl surfaces to be free from manufacturing defects for five (5) years.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -852,117 +895,117 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1531 Glen Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Moorestown, NJ 08057</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-642-6440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 856-231-4403</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4ECE58_1" w:history="1">
+      <w:hyperlink r:id="rId_BC83BE_1" w:history="1">
         <w:tooltip>request info (contact@harlequinfloors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (contact@harlequinfloors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4ECE58_2" w:history="1">
+      <w:hyperlink r:id="rId_BC83BE_2" w:history="1">
         <w:tooltip>https://us.harlequinfloors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://us.harlequinfloors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Harlequin Activity Sprung Floor System. Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>HARLEQUIN ACTIVITY SPRUNG FLOOR SYSTEM</w:t>
       </w:r>
@@ -1013,50 +1056,64 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Surface: Vinyl.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Surface: Hardwood.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface:  RockSure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Performance:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Uniform Distribution Load: Greater than 208 lb per sq ft (10 kN per sq m).</w:t>
       </w:r>
@@ -1106,159 +1163,187 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vertical Deformation: 0.15 inch (3.8 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Area Deflection: 7.20 percent</w:t>
-[...27 lines deleted...]
-        <w:t>Fire Rating: Bfls 1 to EN 13501</w:t>
+        <w:t>Area Deflection: 7.20 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Testing Standards: DIN 18032-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Rating: Bfls 1 to EN 13501.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete surface not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Weight with Vinyl Surface: 5.1 lbs per sq ft (0.244 kPa)</w:t>
-[...13 lines deleted...]
-        <w:t>Weight with Hardwood Surface: 6.8 lbs per sq ft (0.326 kPa)</w:t>
+        <w:t>Weight with Vinyl Surface: 5.1 lbs per sq ft (0.244 kPa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight with Hardwood Surface: 6.8 lbs per sq ft (0.326 kPa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Weight with Rocksure Surface:  5.2 lbs per sq ft (0.248 kPa). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Overall Thickness: 2 inches (51 mm) nominal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>With Vinyl: 2-1/8 inch (54 mm)nominal. </w:t>
+        <w:t>With Vinyl: 2-1/8 inch (54 mm) nominal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>With Hardwood: 2-1/4 (57 mm) inch nominal. </w:t>
+        <w:t>With Hardwood: 2-1/4 inch (57 mm) nominal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>With Composite:  2-1/4 inch (57 mm) nominal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Performance Surface:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete performance surfaces not required.</w:t>
       </w:r>
@@ -1327,50 +1412,64 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vinyl Performance Surface: Harlequin Studio B, Thickness: 0.120 inch (3 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hardwood Performance Surface: Prefinished hardwood surface, Thickness: 0.75 inch (19 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Composite Performance Surface:  Harlequin RockSure, Thickness: 0.25 inch (6 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Top Panel, Sub-surface: Semi-flexible Harlequin moisture resistant suspension panels.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Lower Panel, Sub-surface: Semi-flexible, Harlequin moisture resistant suspension panels.</w:t>
       </w:r>
@@ -1487,50 +1586,64 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Surface: Vinyl.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Surface: Hardwood.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface:  RockSure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Performance:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Uniform Distribution Load: Greater than 208 lb per sq ft (10 kN per sq m).</w:t>
       </w:r>
@@ -1650,83 +1763,111 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Weight with Hardwood Surface: 7 lbs per sq ft (0.335 kPa).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t>Weight with Composite Surface:  5.7 lbs/sq ft (0.273kPa).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Overall Thickness: 3-1/2 inch (89 mm) nominal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>With Vinyl: 3-5/8 inch (92 mm) nominal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>With Hardwood: 4-1/4 inch (108 mm) nominal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>With Composite:  3-3/4 inch (95 mm) nominal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Performance Surface:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete performance surfaces not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
@@ -1789,50 +1930,64 @@
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vinyl Performance Surface: Harlequin Studio B, Thickness: 0.120 inch (3 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Hardwood Performance Surface: Prefinished Hardwood Surface, Thickness: 0.75 inch (19 mm).</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Composite Performance Surface:  Harlequin RockSure, Thickness: 0.25 inch (6 mm).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete vinyl performance surface, lower panel, sub-surface paragraph if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vinyl Performance Surface, Lower Panel, Sub-surface: Semi-flexible, Flooring Grade underlayment panels. Top Panel, Sub-surface: Semi-flexible, moisture-resistant suspension panels.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
@@ -1876,51 +2031,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>HARLEQUIN LIBERTY LATCHLOC SPRUNG FLOOR SYSTEM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>System: The Harlequin Liberty LatchLoc Panel floor is comprised of multiple, fully pre-manufactured, panels that are joined by means of a rounded tongue and groove interconnection, with a latching system specific to Harlequin Liberty LatchLoc Sprung Dance Floor Panels. Panel uniformity shall be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an allen key. The method of installation and panel connection permits subsequent relocation of the Harlequin Liberty LatchLoc Panel System.</w:t>
+        <w:t>System: The Harlequin Liberty LatchLoc Panel floor is comprised of multiple, fully pre-manufactured, panels that are joined by means of a rounded tongue and groove interconnection, with a latching system specific to Harlequin Liberty LatchLoc Sprung Dance Floor Panels. Panel uniformity will be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an allen key. The method of installation and panel connection permits subsequent relocation of the Harlequin Liberty LatchLoc Panel System.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: Harlequin Liberty LatchLoc Sprung Floor System by American Harlequin Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1974,93 +2129,93 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Average Shock Absorption: 67 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vertical Deformation: 0.16 (4.1 mm)</w:t>
-[...41 lines deleted...]
-        <w:t>Fire Rating: Bfls 1 to EN 13501</w:t>
+        <w:t>Vertical Deformation: 0.16 (4.1 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Area Deflection: 12.80 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Testing Standards: DIN 18032-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Rating: Bfls 1 to EN 13501.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Weight per Panel: Full Size: 92 lbs (41.73 kg). Half Size: 46 lbs (20.86 kg).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2288,51 +2443,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>HARLEQUIN LIBERTY LATCHLOC STAGE SPRUNG FLOOR SYSTEM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>System: The Harlequin Liberty LatchLoc Stage Sprung Floor System is comprised of multiple, fully pre-manufactured, panels that are joined by means of a rounded tongue and groove interconnection, with a latching system specific to Harlequin Liberty LatchLoc Stage Sprung Floor Panels. Panel uniformity shall be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Panels have tempered hardboard attached to underside for ease of sliding panels into position and to protect the elastomer blocks. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an 'allen' key. The method of installation and panel connection permits subsequent relocation of the Harlequin Liberty LatchLoc Stage Panel System.</w:t>
+        <w:t>System: The Harlequin Liberty LatchLoc Stage Sprung Floor System is comprised of multiple, fully pre-manufactured, panels that are joined by means of a rounded tongue and groove interconnection, with a latching system specific to Harlequin Liberty LatchLoc Stage Sprung Floor Panels. Panel uniformity will be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Panels have tempered hardboard attached to underside for ease of sliding panels into position and to protect the elastomer blocks. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an 'allen' key. The method of installation and panel connection permits subsequent relocation of the Harlequin Liberty LatchLoc Stage Panel System.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: Harlequin Liberty Latchloc Stage Sprung Floor System by American Harlequin Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2802,93 +2957,93 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Average Shock Absorption: 67 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vertical Deformation: 0.16 (4.1 mm)</w:t>
-[...41 lines deleted...]
-        <w:t>Fire Rating: Bfls 1 to EN 13501</w:t>
+        <w:t>Vertical Deformation: 0.16 (4.1 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Area Deflection: 12.80 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Testing Standards: DIN 18032-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Rating: Bfls 1 to EN 13501.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Weight per Panel: Full Size: 84 lbs (38.1). Half Size: 42 lbs (19.05 kg).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3130,51 +3285,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>HARLEQUIN AERODECK SPRUNG FLOOR SYSTEM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>System: The Harlequin AeroDeck Panel floor is comprised of multiple, fully pre-manufactured, panels that are joined by means of a modified tongue and groove interconnection, with a latching system specific to Harlequin AeroDeck Sprung Dance Floor Panels. Panel uniformity shall be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an 'Hex' key. The method of installation and panel connection permits subsequent relocation of the Harlequin Panel Floor System.</w:t>
+        <w:t>System: The Harlequin AeroDeck Panel floor is comprised of multiple, fully pre-manufactured, panels that are joined by means of a modified tongue and groove interconnection, with a latching system specific to Harlequin AeroDeck Sprung Dance Floor Panels. Panel uniformity will be achieved by utilization of raw materials and manufacturing techniques over which exacting quality control is exercised. The nature and specific placement pattern of the progressively resistant Dual-Durometer Suspension Towers adhered to the underside of the panel produces a safe suspension that is uniform and consistent across the entirety of the assembled floor surface. Delivered in standard panel sizes of 48 by 96 inches (1219 by 2438 mm) and 48 by 48 inches (1219 by 1219 mm) panels are easily installed with one turn of an 'Hex' key. The method of installation and panel connection permits subsequent relocation of the Harlequin Panel Floor System.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product: Harlequin AeroDeck Sprung Floor System by American Harlequin Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3200,51 +3355,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Average Shock Absorption: 67 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Vertical Deformation: 0.16 (4.1 mm)</w:t>
+        <w:t>Vertical Deformation: 0.16 (4.1 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Area Deflection: 12.80 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3688,51 +3843,51 @@
         <w:rPr/>
         <w:t>Top Panels: Harlequin sprung floor panels with addition of ultra-high molecular weight polyethylene (UHMWPE) low-friction blocks on the underside at predetermined centers.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Actuators and Associated Controller: Link to a hard-wired master control unit that is operated remotely. Compatible with stage machinery control systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete controls options not required. Wireless available in the U.S.A. only</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete controls options not required. Wireless is available in the U.S.A. only.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Controls: Hard-wired master control unit.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3786,51 +3941,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Distributed Load: Greater than 626 lbs per sq ft (30 kN per sq m); Standard 3 track system.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Weight: 5.5 lbs per sq ft (Standard 3 track system).</w:t>
+        <w:t>Weight: 5.5 lbs per sq ft; Standard 3 track system.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Overall Thickness: Total thickness of the Harlequin Liberty Switch System is 3-5/8 inch (91mm) nominal. Standard top panel thickness is 3/4 inch (18mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3968,51 +4123,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vinyl Performance Surface: Harlequin Studio B, Thickness: 0.120 inch (3 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Composite Surface: Harlequin RockSure, Thickness: .25 inch (6mm)</w:t>
+        <w:t>Composite Surface: Harlequin RockSure, Thickness: 0.25 inch (6 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Oil Tempered Hardboard (painted black).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -4398,95 +4553,483 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Panels: Birch plywood stained black.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Floor Panel: 88 x 48 inches (2235 x 1219 mm</w:t>
-[...13 lines deleted...]
-        <w:t>Dance Surface Size: 42 x 87 inches (1067 x 2210 mm</w:t>
+        <w:t>Floor Panel: 88 x 48 inches (2235 x 1219 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dance Surface Size: 42 x 87 inches (1067 x 2210 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Thickness: 1-1/2 inches (38 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Vibration Isolation: Dual density shock dampening elastomer pads at predetermined intervals.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER **  Delete article if not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>HARLEQUIN FIXED STAGE FLOOR SYSTEM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>System:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Harlequin Fixed Stage Floor System by American Harlequin Corporation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface: Vinyl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface: Hardwood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface: RockSure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uniform Distribution Load: 125 lb per sq ft (5.98 kN per sq m) minimum, or as required by project structural criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Point Load: 1,500 lbf (6.67kN) minimum, or as required by project structural criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rolling Load: 750 lbf (3.34kN) minimum, or as required by project structural criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Testing Standards: ASTM F970, ASTM D2394, ASTM E2322. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Rating: As required by project criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Overall Thickness: As required by project criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Surface: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vinyl Performance Surface: Harlequin Cascade, Thickness: 0.080 inch (2 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vinyl Performance Surface: Harlequin Fiesta, Thickness: 0.080 inch (2 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vinyl Performance Surface: Harlequin Standfast, Thickness: 0.100 inch (2.6 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vinyl Performance Surface: Harlequin Studio, Thickness: 0.120 inch (3 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vinyl Performance Surface: Harlequin Studio B, Thickness: 0.120 inch (3 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hardwood Performance Surface: Prefinished hardwood surface, Thickness: 0.75 inch (19 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Composite Performance Surface: Harlequin RockSure, Thickness: 0.25 inch (6 mm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Top Panel, Sub-Surface: Flooring grade underlayment panels, 18 mm PLY. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lower Panel, Sub-Surface:  Flooring grade underlayment panels, 18 mm PLY. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>One layer of sleepers; size is project dependent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Progressive Resistance Suspension: Rubber suspension pads. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Damp-Proof Membrane:  6 mil (0.15 mm) polyethylene. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Edge Trim, Skirting Profile: "P" rubber/polyurethane composite extrusion 4 inches (102 mm) high with 1 inch (25 mm) toe, black.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -4506,79 +5049,79 @@
         <w:rPr/>
         <w:t>Do not begin installation until substrates have been properly prepared.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Traditional coverings including thermoplastic, linoleum and ceramic tiles need not be removed from existing sub floors. Delete provisions for wood and concrete floors not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>The Contractor shall provide a concrete slab smooth and level to a tolerance of 1/8 inch (3.2 mm) in a 10 ft (3 m) radius. High areas shall be ground down and low areas filled with appropriate leveling compounds.</w:t>
-[...27 lines deleted...]
-        <w:t>Wood sub floors shall be structurally sound, and level. Loose boards and nails shall be secured and gaps filled.</w:t>
+        <w:t>The Contractor will provide a concrete slab smooth and level to a tolerance of 1/8 inch (3.2 mm) in a 10 ft (3 m) radius. High areas will be ground down and low areas filled with appropriate leveling compounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Concrete sub floors will be cured and dry to industry standards. They will have an adequate moisture barrier beneath and at the perimeter of the slab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood sub floors will be structurally sound, and level. Loose boards and nails will be secured and gaps filled.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -4632,51 +5175,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Install in accordance with manufacturer's instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Flooring shall be stored on the premises for 24 to 48 hours before installation commences, or as required for acclimation. The flooring installer will make final determination of acclimation period.</w:t>
+        <w:t>Flooring will be stored on the premises for twenty-four (24) to forty-eight (48) hours before installation commences, or as required for acclimation. The flooring installer will make final determination of acclimation period.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -5526,81 +6069,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_21E37A"
+  Id="rId_27DA1A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/amharleq.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40A0DD_1"
+  Id="rId_CEB620_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harlequin%252BFloors&amp;message=RE%253A%2520Spec%2520Question%2520(09647ahc)%253A%2520&amp;coid=42807&amp;spec=09647ahc&amp;rep=&amp;fax=856-231-4403"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40A0DD_2"
+  Id="rId_CEB620_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://us.harlequinfloors.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40A0DD_3"
+  Id="rId_CEB620_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/harlequin-floors-42807"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4ECE58_1"
+  Id="rId_BC83BE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harlequin%252BFloors&amp;message=RE%253A%2520Spec%2520Question%2520(09647ahc)%253A%2520&amp;coid=42807&amp;spec=09647ahc&amp;rep=&amp;fax=856-231-4403"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4ECE58_2"
+  Id="rId_BC83BE_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://us.harlequinfloors.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>