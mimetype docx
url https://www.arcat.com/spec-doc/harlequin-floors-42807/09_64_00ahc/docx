--- v2 (2026-06-10)
+++ v3 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/amharleq.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_27DA1A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
+              <wp:docPr id="1" name="Picture rId_E5F8AD" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_27DA1A" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_E5F8AD" descr="https://www.arcat.com/clients/gfx/amharleq.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_27DA1A"/>
+                      <a:blip r:link="rId_E5F8AD"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,96 +191,96 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1531 Glen Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Moorestown, NJ 08057</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-642-6440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 856-231-4403</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CEB620_1" w:history="1">
+      <w:hyperlink r:id="rId_15C6C7_1" w:history="1">
         <w:tooltip>request info (contact@harlequinfloors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (contact@harlequinfloors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CEB620_2" w:history="1">
+      <w:hyperlink r:id="rId_15C6C7_2" w:history="1">
         <w:tooltip>https://us.harlequinfloors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://us.harlequinfloors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CEB620_3" w:history="1">
+      <w:hyperlink r:id="rId_15C6C7_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Recognized as world leaders in advanced technology flooring for dance, performing arts, entertainment and display, Harlequin Floors is established worldwide with operations in the Americas, Europe, Asia Pacific and Australia. American Harlequin Corporation is headquartered in Moorestown, NJ (Philadelphia, PA region) with offices in Fort Worth and Los Angeles.</w:t>
       </w:r>
       <w:r>
@@ -895,66 +895,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1531 Glen Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Moorestown, NJ 08057</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-642-6440</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 856-231-4403</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BC83BE_1" w:history="1">
+      <w:hyperlink r:id="rId_BB9380_1" w:history="1">
         <w:tooltip>request info (contact@harlequinfloors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (contact@harlequinfloors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BC83BE_2" w:history="1">
+      <w:hyperlink r:id="rId_BB9380_2" w:history="1">
         <w:tooltip>https://us.harlequinfloors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://us.harlequinfloors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6069,81 +6069,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_27DA1A"
+  Id="rId_E5F8AD"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/amharleq.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CEB620_1"
+  Id="rId_15C6C7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harlequin%252BFloors&amp;message=RE%253A%2520Spec%2520Question%2520(09647ahc)%253A%2520&amp;coid=42807&amp;spec=09647ahc&amp;rep=&amp;fax=856-231-4403"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CEB620_2"
+  Id="rId_15C6C7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://us.harlequinfloors.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CEB620_3"
+  Id="rId_15C6C7_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/harlequin-floors-42807"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BC83BE_1"
+  Id="rId_BB9380_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harlequin%252BFloors&amp;message=RE%253A%2520Spec%2520Question%2520(09647ahc)%253A%2520&amp;coid=42807&amp;spec=09647ahc&amp;rep=&amp;fax=856-231-4403"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BC83BE_2"
+  Id="rId_BB9380_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://us.harlequinfloors.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>