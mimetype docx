--- v0 (2025-12-19)
+++ v1 (2026-06-16)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/harveyin.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_63FCEC" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
+              <wp:docPr id="1" name="Picture rId_BACF34" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_63FCEC" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_BACF34" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_63FCEC"/>
+                      <a:blip r:link="rId_BACF34"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,116 +181,116 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Harvey Building Products , which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1400 Main St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Waltham, MA 02451-1689</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-822-0437</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81B77C_1" w:history="1">
+      <w:hyperlink r:id="rId_608262_1" w:history="1">
         <w:tooltip>request info (architects@harveybp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (architects@harveybp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81B77C_2" w:history="1">
+      <w:hyperlink r:id="rId_608262_2" w:history="1">
         <w:tooltip>https://www.harveywindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.harveywindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81B77C_3" w:history="1">
+      <w:hyperlink r:id="rId_608262_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Millions of homes, businesses and structures have been built and renovated with Harvey Windows + Doors, a leading fenestration product manufacturer of Harvey Building Products, based in the Northeastern part of the United States. We're proud to stand alongside thousands of architects, specifiers, developers and other professionals who care as much about the quality of their work as they do about the quality of our products. Harvey offers a complete portfolio of customizable vinyl &amp; wood window and door products. Our windows are all designed in-house with options available to meet the requirements of most residential, restoration, renovation, multi-family or light commercial projects.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>See our SpecWizard: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81B77C_4" w:history="1">
+      <w:hyperlink r:id="rId_608262_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1129,66 +1129,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Harvey Building Products , which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1400 Main St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Waltham, MA 02451-1689</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-822-0437</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F5A0C2_1" w:history="1">
+      <w:hyperlink r:id="rId_C88B8E_1" w:history="1">
         <w:tooltip>request info (architects@harveybp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (architects@harveybp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F5A0C2_2" w:history="1">
+      <w:hyperlink r:id="rId_C88B8E_2" w:history="1">
         <w:tooltip>https://www.harveywindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.harveywindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete 1 of the next 2 paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -16409,87 +16409,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_63FCEC"
+  Id="rId_BACF34"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/harveyin.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81B77C_1"
+  Id="rId_608262_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harvey%252BBuilding%252BProducts%252B&amp;message=RE%253A%2520Spec%2520Question%2520(08560har)%253A%2520&amp;coid=32985&amp;spec=08560har&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81B77C_2"
+  Id="rId_608262_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.harveywindows.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81B77C_3"
+  Id="rId_608262_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/harvey-building-products-32985"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81B77C_4"
+  Id="rId_608262_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.arcat.com/specwizard/08560har/index.htm"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F5A0C2_1"
+  Id="rId_C88B8E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harvey%252BBuilding%252BProducts%252B&amp;message=RE%253A%2520Spec%2520Question%2520(08560har)%253A%2520&amp;coid=32985&amp;spec=08560har&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F5A0C2_2"
+  Id="rId_C88B8E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.harveywindows.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>