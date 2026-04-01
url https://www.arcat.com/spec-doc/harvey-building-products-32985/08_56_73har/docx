--- v0 (2025-12-19)
+++ v1 (2026-04-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/harveyin.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_8AD7F6" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
+              <wp:docPr id="1" name="Picture rId_FA74E4" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_8AD7F6" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_FA74E4" descr="https://www.arcat.com/clients/gfx/harveyin.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_8AD7F6"/>
+                      <a:blip r:link="rId_FA74E4"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Harvey Building Products , which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1400 Main St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Waltham, MA 02451-1689</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-822-0437</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64BEC8_1" w:history="1">
+      <w:hyperlink r:id="rId_BB83F6_1" w:history="1">
         <w:tooltip>request info (architects@harveybp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (architects@harveybp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64BEC8_2" w:history="1">
+      <w:hyperlink r:id="rId_BB83F6_2" w:history="1">
         <w:tooltip>https://www.harveywindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.harveywindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_64BEC8_3" w:history="1">
+      <w:hyperlink r:id="rId_BB83F6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Harvey Building Products is the leading manufacturer of insulating windows and doors and the premier wholesale distributor of quality building products in the Northeastern part of the United States. Distribution is primarily professional contractors and builders via strategically located branches as well as an extensive fleet of company owned trucks.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Harvey Acoustic windows help make homes quieter with noise reduction technology, but as an added bonus they also achieve significant heating and cooling cost savings. Our Acoustic windows integrate our premium storm window and special glazing to help make your living space peaceful and comfortable.</w:t>
       </w:r>
     </w:p>
@@ -1329,66 +1329,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Harvey Building Products , which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1400 Main St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Waltham, MA 02451-1689</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-822-0437</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C22A7A_1" w:history="1">
+      <w:hyperlink r:id="rId_26F064_1" w:history="1">
         <w:tooltip>request info (architects@harveybp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (architects@harveybp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C22A7A_2" w:history="1">
+      <w:hyperlink r:id="rId_26F064_2" w:history="1">
         <w:tooltip>https://www.harveywindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.harveywindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6403,81 +6403,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_8AD7F6"
+  Id="rId_FA74E4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/harveyin.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64BEC8_1"
+  Id="rId_BB83F6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harvey%252BBuilding%252BProducts%252B&amp;message=RE%253A%2520Spec%2520Question%2520(08565har)%253A%2520&amp;coid=32985&amp;spec=08565har&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64BEC8_2"
+  Id="rId_BB83F6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.harveywindows.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_64BEC8_3"
+  Id="rId_BB83F6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/harvey-building-products-32985"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C22A7A_1"
+  Id="rId_26F064_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Harvey%252BBuilding%252BProducts%252B&amp;message=RE%253A%2520Spec%2520Question%2520(08565har)%253A%2520&amp;coid=32985&amp;spec=08565har&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C22A7A_2"
+  Id="rId_26F064_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.harveywindows.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>