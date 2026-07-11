--- v0 (2025-12-18)
+++ v1 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/hollaend.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2762250" cy="1381125"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_11AF29" descr="https://www.arcat.com/clients/gfx/hollaend.png"/>
+              <wp:docPr id="1" name="Picture rId_B26D65" descr="https://www.arcat.com/clients/gfx/hollaend.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_11AF29" descr="https://www.arcat.com/clients/gfx/hollaend.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_B26D65" descr="https://www.arcat.com/clients/gfx/hollaend.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_11AF29"/>
+                      <a:blip r:link="rId_B26D65"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2762250" cy="1381125"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,106 +191,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cincinnati, OH 45215-6399</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-772-8800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 513-772-8800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-772-8806</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_713A5D_1" w:history="1">
+      <w:hyperlink r:id="rId_C96A8C_1" w:history="1">
         <w:tooltip>request info (sales@hollaender.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@hollaender.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_713A5D_2" w:history="1">
+      <w:hyperlink r:id="rId_C96A8C_2" w:history="1">
         <w:tooltip>https://architecturalhandrail.hollaender.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://architecturalhandrail.hollaender.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_713A5D_3" w:history="1">
+      <w:hyperlink r:id="rId_C96A8C_3" w:history="1">
         <w:tooltip>https://www.hollaender.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.hollaender.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_713A5D_4" w:history="1">
+      <w:hyperlink r:id="rId_C96A8C_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>With more than 75 years of American-made experience and superior manufacturing technology has resulted in the most reliable, durable, and high-quality products hand railing systems.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our pipe fittings and handrail systems today can be found all over the world. From rocket launch pads to oil rigs, from Hollywood movie studios and modern amusement parks to the fixtures in your favorite retail stores, and from water treatment plants to powergen facilities around the globe.</w:t>
       </w:r>
       <w:r>
@@ -1505,81 +1505,81 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cincinnati, OH 45215-6399</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-772-8800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 513-772-8800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-772-8806</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_179514_1" w:history="1">
+      <w:hyperlink r:id="rId_112F38_1" w:history="1">
         <w:tooltip>request info (sales@hollaender.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@hollaender.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_179514_2" w:history="1">
+      <w:hyperlink r:id="rId_112F38_2" w:history="1">
         <w:tooltip>https://architecturalhandrail.hollaender.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://architecturalhandrail.hollaender.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_179514_3" w:history="1">
+      <w:hyperlink r:id="rId_112F38_3" w:history="1">
         <w:tooltip>https://www.hollaender.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.hollaender.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5144,93 +5144,93 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_11AF29"
+  Id="rId_B26D65"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/hollaend.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_713A5D_1"
+  Id="rId_C96A8C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Hollaender%252BMfg.%252BCo.&amp;message=RE%253A%2520Spec%2520Question%2520(05723hol)%253A%2520&amp;coid=33096&amp;spec=05723hol&amp;rep=&amp;fax=800-772-8806"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_713A5D_2"
+  Id="rId_C96A8C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://architecturalhandrail.hollaender.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_713A5D_3"
+  Id="rId_C96A8C_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.hollaender.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_713A5D_4"
+  Id="rId_C96A8C_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/hollaender-mfg-co-33096"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_179514_1"
+  Id="rId_112F38_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Hollaender%252BMfg.%252BCo.&amp;message=RE%253A%2520Spec%2520Question%2520(05723hol)%253A%2520&amp;coid=33096&amp;spec=05723hol&amp;rep=&amp;fax=800-772-8806"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_179514_2"
+  Id="rId_112F38_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://architecturalhandrail.hollaender.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_179514_3"
+  Id="rId_112F38_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.hollaender.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>