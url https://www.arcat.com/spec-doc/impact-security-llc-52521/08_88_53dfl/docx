--- v0 (2025-11-16)
+++ v1 (2026-04-16)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/defenselite.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1562100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_7427D7" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
+              <wp:docPr id="1" name="Picture rId_761046" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_7427D7" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_761046" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_7427D7"/>
+                      <a:blip r:link="rId_761046"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1562100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -164,113 +164,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Impact Security LLC; retrofit door window storefront and curtainwall protection for forced entry and ballistic attack.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Impact Security LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>400 Glover St.</w:t>
+        <w:t>400 Glover St. SE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Marietta, GA  30060</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-689-5502</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 678-547-3138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C7C15E_1" w:history="1">
+      <w:hyperlink r:id="rId_40DC01_1" w:history="1">
         <w:tooltip>request info (info@defenselite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@defenselite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C7C15E_2" w:history="1">
+      <w:hyperlink r:id="rId_40DC01_2" w:history="1">
         <w:tooltip>https://www.defenselite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.defenselite.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C7C15E_3" w:history="1">
+      <w:hyperlink r:id="rId_40DC01_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>DefenseLite� Pro is a patented security overglaze system manufactured by Impact Security, LLC. This retrofit security shield and framing system is designed to mount onto the existing glazing, creating unmatched forced entry protection. DefenseLite Pro transforms windows, doors, storefronts, and curtainwall into impenetrable openings that are 250 times stronger than glass. DefenseLite Pro is NOT an applied security film, but rather a heavy gauge architectural grade polycarbonate and extruded framing system designed to keep intruders out. The surface of the polycarbonate is specially coated to protect against scratching, graffiti and other factors that may result in the degradation of the UV resistant polycarbonate material.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Impact Security patented "Moore Vent" moisture control system maintains system integrity by venting the newly created airspace with the interior building conditioned air. This climate specific engineered vented frame solution guarantees against condensation and moisture buildup providing for long-term system integrity. </w:t>
       </w:r>
       <w:r>
@@ -1481,88 +1481,88 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Impact Security LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>400 Glover St.</w:t>
+        <w:t>400 Glover St. SE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Marietta, GA  30060</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-689-5502</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 678-547-3138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E1F57A_1" w:history="1">
+      <w:hyperlink r:id="rId_25FAA6_1" w:history="1">
         <w:tooltip>request info (info@defenselite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@defenselite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E1F57A_2" w:history="1">
+      <w:hyperlink r:id="rId_25FAA6_2" w:history="1">
         <w:tooltip>https://www.defenselite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.defenselite.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4339,81 +4339,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_7427D7"
+  Id="rId_761046"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/defenselite.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C7C15E_1"
+  Id="rId_40DC01_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Impact%252BSecurity%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08880dfl)%253A%2520&amp;coid=52521&amp;spec=08880dfl&amp;rep=&amp;fax=678-547-3138"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C7C15E_2"
+  Id="rId_40DC01_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.defenselite.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C7C15E_3"
+  Id="rId_40DC01_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/impact-security-llc-52521"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E1F57A_1"
+  Id="rId_25FAA6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Impact%252BSecurity%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08880dfl)%253A%2520&amp;coid=52521&amp;spec=08880dfl&amp;rep=&amp;fax=678-547-3138"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E1F57A_2"
+  Id="rId_25FAA6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.defenselite.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>