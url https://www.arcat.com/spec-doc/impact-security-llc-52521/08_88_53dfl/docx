--- v1 (2026-04-16)
+++ v2 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/defenselite.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1562100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_761046" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
+              <wp:docPr id="1" name="Picture rId_22DF67" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_761046" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_22DF67" descr="https://www.arcat.com/clients/gfx/defenselite.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_761046"/>
+                      <a:blip r:link="rId_22DF67"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1562100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>400 Glover St. SE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Marietta, GA  30060</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-689-5502</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 678-547-3138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40DC01_1" w:history="1">
+      <w:hyperlink r:id="rId_4E6CC8_1" w:history="1">
         <w:tooltip>request info (info@defenselite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@defenselite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40DC01_2" w:history="1">
+      <w:hyperlink r:id="rId_4E6CC8_2" w:history="1">
         <w:tooltip>https://www.defenselite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.defenselite.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_4E6CC8_3" w:history="1">
+        <w:tooltip>https://futurevubrands.com downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://futurevubrands.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_40DC01_3" w:history="1">
+      <w:hyperlink r:id="rId_4E6CC8_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>DefenseLite� Pro is a patented security overglaze system manufactured by Impact Security, LLC. This retrofit security shield and framing system is designed to mount onto the existing glazing, creating unmatched forced entry protection. DefenseLite Pro transforms windows, doors, storefronts, and curtainwall into impenetrable openings that are 250 times stronger than glass. DefenseLite Pro is NOT an applied security film, but rather a heavy gauge architectural grade polycarbonate and extruded framing system designed to keep intruders out. The surface of the polycarbonate is specially coated to protect against scratching, graffiti and other factors that may result in the degradation of the UV resistant polycarbonate material.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Impact Security patented "Moore Vent" moisture control system maintains system integrity by venting the newly created airspace with the interior building conditioned air. This climate specific engineered vented frame solution guarantees against condensation and moisture buildup providing for long-term system integrity. </w:t>
       </w:r>
       <w:r>
@@ -1503,74 +1518,89 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>400 Glover St. SE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Marietta, GA  30060</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-689-5502</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 678-547-3138</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_25FAA6_1" w:history="1">
+      <w:hyperlink r:id="rId_D514AD_1" w:history="1">
         <w:tooltip>request info (info@defenselite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@defenselite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_25FAA6_2" w:history="1">
+      <w:hyperlink r:id="rId_D514AD_2" w:history="1">
         <w:tooltip>https://www.defenselite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.defenselite.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_D514AD_3" w:history="1">
+        <w:tooltip>https://futurevubrands.com downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://futurevubrands.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -4339,83 +4369,95 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_761046"
+  Id="rId_22DF67"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/defenselite.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40DC01_1"
+  Id="rId_4E6CC8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Impact%252BSecurity%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08880dfl)%253A%2520&amp;coid=52521&amp;spec=08880dfl&amp;rep=&amp;fax=678-547-3138"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40DC01_2"
+  Id="rId_4E6CC8_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.defenselite.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_40DC01_3"
+  Id="rId_4E6CC8_3"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="https://futurevubrands.com"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_4E6CC8_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/impact-security-llc-52521"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_25FAA6_1"
+  Id="rId_D514AD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Impact%252BSecurity%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08880dfl)%253A%2520&amp;coid=52521&amp;spec=08880dfl&amp;rep=&amp;fax=678-547-3138"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_25FAA6_2"
+  Id="rId_D514AD_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.defenselite.com"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_D514AD_3"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="https://futurevubrands.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>